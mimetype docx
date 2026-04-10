--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -334,51 +334,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,3554 +502,3580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the mechanisms of action underlying probiotic properties of Shouchella clausii by a functional genomics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dervyn</w:t>
+                <w:t xml:space="preserve">ModuloStat: An Internet of Things’ Path to Continuous Cultures in Mini-Bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18762891-bja00050⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.1703-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322017v1</w:t>
+                <w:t xml:space="preserve">hal-05577204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes of high resistance to a DNA damaging agent and low evolvability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+                <w:t xml:space="preserve">Deciphering the mechanisms of action underlying probiotic properties of Shouchella clausii by a functional genomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Léjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad145⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094194v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coordinated population redistribution between Bacillus subtilis submerged biofilm and liquid-air pellicle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes of high resistance to a DNA damaging agent and low evolvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2021.100065⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (6), pp.2974-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501177v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth physiology and RNA metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+                <w:t xml:space="preserve">The coordinated population redistribution between Bacillus subtilis submerged biofilm and liquid-air pellicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194502⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2021.100065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940832v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the elusive function of Bacillus subtilis Hfq</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial growth physiology and RNA metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124977⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1863 (5), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204479v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive stringent response restores viability of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; lacking structural maintenance of chromosome protein</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking the elusive function of Bacillus subtilis Hfq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionello Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142308⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630923v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
+                <w:t xml:space="preserve">Constitutive stringent response restores viability of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; lacking structural maintenance of chromosome protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guerin Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000245v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U. Mader</w:t>
+                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Leduc</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343060v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jan Muntel</w:t>
+                <w:t xml:space="preserve">A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968015v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of genes directly regulated by the pleiotropic transcription factor Spx in Bacillus subtilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Korelusova</w:t>
+                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Uhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks755⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651439v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life without the essential bacterial tRNAIle2-lysidine synthetase TilS: a case of tRNA gene recruitment in Bacillus subtilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Marck</w:t>
+                <w:t xml:space="preserve">Genome-wide identification of genes directly regulated by the pleiotropic transcription factor Spx in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzbeta Rabatinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Korelusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07630.x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (19), pp.9571-9583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001441v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic reconstruction of &amp;lt;em&amp;gt;Shewanella oneidensis&amp;lt;/em&amp;gt; MR-1 metabolism reveals a previously uncharacterized machinery for lactate utilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrei L. Osterman</w:t>
+                <w:t xml:space="preserve">Life without the essential bacterial tRNAIle2-lysidine synthetase TilS: a case of tRNA gene recruitment in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Fabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere B. Dalmais-Lenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0806798106⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (4), pp.1062 - 1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07630.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666108v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of NAD metabolism in bacteria: genomic reconstruction of NiaR (YrxA) regulon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Genomic reconstruction of &amp;lt;em&amp;gt;Shewanella oneidensis&amp;lt;/em&amp;gt; MR-1 metabolism reveals a previously uncharacterized machinery for lactate utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory E. Pinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry A. Rodionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Sorci</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei L. Osterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn046⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (8), pp.2874-2879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0806798106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661572v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of NAD metabolism in bacteria: genomic reconstruction of NiaR (YrxA) regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Rodionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina A. Rodionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (6), pp.2032-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678093v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes involved in formation of structured multicellular communities by &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.186.12.3970-3979.2004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (6), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683163v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; genes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. K. Andersen</w:t>
+                <w:t xml:space="preserve">Genes involved in formation of structured multicellular communities by &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S. Branda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo González-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0730515100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 186 (12), pp.3970-3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.12.3970-3979.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683417v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of two novel families of proteins that are proposed to interact with prokaryotic SMC proteins, and characterization of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; family members ScpA and ScpB</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+                <w:t xml:space="preserve">Essential &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Amati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.03012.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (8), pp.4678-4683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0730515100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683161v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded view of bacterial DNA replication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Discovery of two novel families of proteins that are proposed to interact with prokaryotic SMC proteins, and characterization of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; family members ScpA and ScpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Soppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeffery Errington</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.122040799⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45 (1), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.03012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678289v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two essential DNA polymerases at the bacterial replication fork</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An expanded view of bacterial DNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Juan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Errington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1066351⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (12), pp.8342-8347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.122040799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680293v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Yeast Sgs1 Helicase and DNA Topoisomerase III</w:t>
+                <w:t xml:space="preserve">Two essential DNA polymerases at the bacterial replication fork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Ehrlich</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Suski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9258(19)61459-6⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 294 (5547), pp.1716-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1066351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275877v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Glyceraldehyde-3-phosphate Dehydrogenases with Opposite Physiological Roles in a Nonphotosynthetic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (19), pp.14031-14037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.275.19.14031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PcrA is an essential DNA helicase of Bacillus subtilis fulfilling functions both in repair and rolling-circle replication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between Yeast Sgs1 Helicase and DNA Topoisomerase III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Mcgovern</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Errington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (35), pp.26898-26905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9258(19)61459-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695182v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vector for systematic gene inactivation in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 144, pp.3097-3104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Bacillus sphaericus toxicity against dipteran larvae by integration, via homologous recombination, of the Cry11A toxin gene from Bacillus thuringiensis subsp. israelensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PcrA is an essential DNA helicase of Bacillus subtilis fulfilling functions both in repair and rolling-circle replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Entian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Poncet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Klier</w:t>
+                <w:t xml:space="preserve">S. Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 63 (11), pp.4413-4420</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (1), pp.261-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694737v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spo0A represses transcription of the cry toxin genes in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Klier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rapoport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 143 (8), pp.2743-2751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/00221287-143-8-2743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpoOA represses transcription of the cry toxin genes in Bacillus thuringiensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Improvement of Bacillus sphaericus toxicity against dipteran larvae by integration, via homologous recombination, of the Cry11A toxin gene from Bacillus thuringiensis subsp. israelensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cayley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Klier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 143, pp.2743-2751</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 63 (11), pp.4413-4420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688221v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuriengensis, subsp. israelensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SpoOA represses transcription of the cry toxin genes in Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rapoport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-2291</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 143, pp.2743-2751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705304v1</w:t>
+                <w:t xml:space="preserve">hal-02688221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuringiensis subsp. israelensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Klier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rapoport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4077,1242 +4103,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency of deletion formation decreases exponentially with distance between short direct repeats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuriengensis, subsp. israelensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chédin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Noirot</w:t>
+                <w:t xml:space="preserve">S. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rapoport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 12 (4), pp.561-569</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-2291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713609v1</w:t>
+                <w:t xml:space="preserve">hal-02705304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis and Modulation of the activity of the Cell Division Inhibitor SulA in Escherichia coli lon Mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency of deletion formation decreases exponentially with distance between short direct repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Canceil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Huisman</w:t>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12 (4), pp.561-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700823v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation and specificity of the Lon protease of escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteolysis and modulation of the activity of the cell division inhibitor SulA in &amp;lt;em&amp;gt;Escherichia coli lon&amp;lt;/em&amp;gt; mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Canceill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Huisman</w:t>
+                <w:t xml:space="preserve">Olivier Huisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 172 (12), pp.7098-7103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.172.12.7297-7300.1990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703224v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis and modulation of the activity of the cell division inhibitor SulA in &amp;lt;em&amp;gt;Escherichia coli lon&amp;lt;/em&amp;gt; mutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Canceill</w:t>
+                <w:t xml:space="preserve">Proteolysis and Modulation of the activity of the Cell Division Inhibitor SulA in Escherichia coli lon Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canceil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Huisman</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Huisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711922v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturation and specificity of the Lon protease of escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7098-7103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISPR conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">BACELL2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693946v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maya Long</w:t>
+                <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269820v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BACELL2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
+              <w:t xml:space="preserve">Bacell 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316425v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barret Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
+              <w:t xml:space="preserve">CRISPR conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163622v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of key synthetic biology technologies for the high-throughput construction of semi-synthetic Bacillus subtilis -derived chassis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys/MaxSynBio/SynBio Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis genome engineering and streamlining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome engineering in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5327,51 +5461,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5381,154 +5515,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale engineering of Bacillus subtilis yields emergent phenotypes and allows to revisit concepts of minimal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette | Île-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5538,229 +5672,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inactivation of Bacillus subtilis. Genes without known functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
+              <w:t xml:space="preserve">Functional analysis of bacterial genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and Sons, Ltd, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828496v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahinaz Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,136 +5860,136 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahinaz Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,278 +5998,321 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of Bacillus subtilis. Genes without known functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional analysis of bacterial genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Wiley and Sons, Ltd, 2001</w:t>
+              <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828239v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of essential genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6325,51 +6459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124977" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Rabatinova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Korelusova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks755" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere B. Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07630.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory E. Pinchuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Rodionov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei L. Osterman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806798106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Rodionova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sorci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Branda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Gonz&#225;lez-Pastor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.12.3970-3979.2004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1066351" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Entian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcgovern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vagner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cayley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-8-2743" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapoport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.9.2283-2291.1995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canceil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huisman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huisman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.172.12.7297-7300.1990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Rabatinova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Korelusova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere B. Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07630.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory E. Pinchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Rodionov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei L. Osterman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806798106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Rodionova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sorci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Branda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Gonz&#225;lez-Pastor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.12.3970-3979.2004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1066351" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vagner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Entian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcgovern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-8-2743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cayley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688221v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapoport" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.9.2283-2291.1995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huisman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.172.12.7297-7300.1990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canceil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huisman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>