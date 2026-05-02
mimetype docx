--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -3416,489 +3416,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vector for systematic gene inactivation in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">PcrA is an essential DNA helicase of Bacillus subtilis fulfilling functions both in repair and rolling-circle replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Vagner</w:t>
+                <w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Entian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 144, pp.3097-3104</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (1), pp.261-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697412v1</w:t>
+                <w:t xml:space="preserve">hal-02695182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PcrA is an essential DNA helicase of Bacillus subtilis fulfilling functions both in repair and rolling-circle replication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t>
+                <w:t xml:space="preserve">A vector for systematic gene inactivation in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mcgovern</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29 (1), pp.261-273</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144, pp.3097-3104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695182v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spo0A represses transcription of the cry toxin genes in Bacillus thuringiensis</w:t>
+                <w:t xml:space="preserve">Improvement of Bacillus sphaericus toxicity against dipteran larvae by integration, via homologous recombination, of the Cry11A toxin gene from Bacillus thuringiensis subsp. israelensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cayley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Klier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 63 (11), pp.4413-4420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696985v1</w:t>
+                <w:t xml:space="preserve">hal-02694737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Bacillus sphaericus toxicity against dipteran larvae by integration, via homologous recombination, of the Cry11A toxin gene from Bacillus thuringiensis subsp. israelensis</w:t>
+                <w:t xml:space="preserve">Spo0A represses transcription of the cry toxin genes in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 143 (8), pp.2743-2751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-143-8-2743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694737v1</w:t>
+                <w:t xml:space="preserve">hal-02696985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpoOA represses transcription of the cry toxin genes in Bacillus thuringiensis</w:t>
               </w:r>
@@ -3910,51 +3910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Klier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rapoport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3986,252 +3986,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuringiensis subsp. israelensis</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuriengensis, subsp. israelensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Klier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Rapoport</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rapoport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-91. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-2291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711894v1</w:t>
+                <w:t xml:space="preserve">hal-02705304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuriengensis, subsp. israelensis</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuringiensis subsp. israelensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Klier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Rapoport</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rapoport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-2291</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.177.9.2283-2291.1995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705304v1</w:t>
+                <w:t xml:space="preserve">hal-02711894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency of deletion formation decreases exponentially with distance between short direct repeats</w:t>
               </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4332,321 +4332,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis and modulation of the activity of the cell division inhibitor SulA in &amp;lt;em&amp;gt;Escherichia coli lon&amp;lt;/em&amp;gt; mutants</w:t>
+                <w:t xml:space="preserve">Proteolysis and Modulation of the activity of the Cell Division Inhibitor SulA in Escherichia coli lon Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Canceill</w:t>
+                <w:t xml:space="preserve">D. Canceil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huisman</w:t>
+                <w:t xml:space="preserve">O. Huisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711922v1</w:t>
+                <w:t xml:space="preserve">hal-02700823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis and Modulation of the activity of the Cell Division Inhibitor SulA in Escherichia coli lon Mutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturation and specificity of the Lon protease of escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Huisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300</w:t>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7098-7103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700823v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation and specificity of the Lon protease of escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteolysis and modulation of the activity of the cell division inhibitor SulA in &amp;lt;em&amp;gt;Escherichia coli lon&amp;lt;/em&amp;gt; mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Huisman</w:t>
+                <w:t xml:space="preserve">Olivier Huisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 172 (12), pp.7098-7103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.172.12.7297-7300.1990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703224v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4658,523 +4658,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BACELL2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
+              <w:t xml:space="preserve">Bacell 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316425v1</w:t>
+                <w:t xml:space="preserve">hal-04269820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barret Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
+              <w:t xml:space="preserve">CRISPR conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163622v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">BACELL2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269820v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+                <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISPR conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693946v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of key synthetic biology technologies for the high-throughput construction of semi-synthetic Bacillus subtilis -derived chassis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys/MaxSynBio/SynBio Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
@@ -5680,536 +5680,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of Bacillus subtilis. Genes without known functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional analysis of bacterial genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Wiley and Sons, Ltd, 2001</w:t>
+              <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828239v1</w:t>
+                <w:t xml:space="preserve">hal-02828496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inactivation of Bacillus subtilis. Genes without known functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
+              <w:t xml:space="preserve">Functional analysis of bacterial genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and Sons, Ltd, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828656v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
+                <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahinaz Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02829100v1</w:t>
+                <w:t xml:space="preserve">hal-02828656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
+                <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinaz Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828496v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of essential genes</w:t>
               </w:r>
@@ -6231,51 +6231,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6459,51 +6459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Rabatinova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Korelusova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere B. Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07630.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory E. Pinchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Rodionov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei L. Osterman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806798106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Rodionova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sorci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Branda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Gonz&#225;lez-Pastor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.12.3970-3979.2004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1066351" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vagner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Entian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcgovern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-8-2743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cayley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688221v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapoport" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.9.2283-2291.1995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huisman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.172.12.7297-7300.1990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canceil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huisman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Rabatinova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Korelusova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere B. Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07630.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory E. Pinchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Rodionov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei L. Osterman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806798106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Rodionova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sorci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Branda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Gonz&#225;lez-Pastor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.12.3970-3979.2004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1066351" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Entian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcgovern" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cayley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-8-2743" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688221v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapoport" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.9.2283-2291.1995" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canceil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huisman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huisman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.172.12.7297-7300.1990" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>