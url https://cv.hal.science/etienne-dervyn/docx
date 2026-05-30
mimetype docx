--- v2 (2026-05-02)
+++ v3 (2026-05-30)
@@ -66,5446 +66,5563 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Streamlined and High-Osmolarity Bacillus subtilis Cell-Free Platform for Rapid Characterization of Genetic Regulatory Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (5), pp.2121-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.6c00165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ModuloStat: An Internet of Things’ Path to Continuous Cultures in Mini-Bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.1703-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators shows how proofreading skews DNA polymerase error rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the mechanisms of action underlying probiotic properties of Shouchella clausii by a functional genomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Léjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes of high resistance to a DNA damaging agent and low evolvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (6), pp.2974-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The coordinated population redistribution between Bacillus subtilis submerged biofilm and liquid-air pellicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2021.100065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial growth physiology and RNA metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1863 (5), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking the elusive function of Bacillus subtilis Hfq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionello Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutive stringent response restores viability of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; lacking structural maintenance of chromosome protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guerin Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide identification of genes directly regulated by the pleiotropic transcription factor Spx in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzbeta Rabatinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Korelusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (19), pp.9571-9583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Uhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life without the essential bacterial tRNAIle2-lysidine synthetase TilS: a case of tRNA gene recruitment in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Fabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere B. Dalmais-Lenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (4), pp.1062 - 1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07630.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic reconstruction of &amp;lt;em&amp;gt;Shewanella oneidensis&amp;lt;/em&amp;gt; MR-1 metabolism reveals a previously uncharacterized machinery for lactate utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory E. Pinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Rodionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei L. Osterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (8), pp.2874-2879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0806798106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional regulation of NAD metabolism in bacteria: genomic reconstruction of NiaR (YrxA) regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Rodionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina A. Rodionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (6), pp.2032-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (6), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genes involved in formation of structured multicellular communities by &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S. Branda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Eduardo González-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Losick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 186 (12), pp.3970-3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.12.3970-3979.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essential &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Amati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (8), pp.4678-4683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0730515100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of two novel families of proteins that are proposed to interact with prokaryotic SMC proteins, and characterization of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; family members ScpA and ScpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Soppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45 (1), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.03012.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An expanded view of bacterial DNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Juan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Errington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (12), pp.8342-8347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.122040799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two essential DNA polymerases at the bacterial replication fork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Suski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 294 (5547), pp.1716-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1066351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Glyceraldehyde-3-phosphate Dehydrogenases with Opposite Physiological Roles in a Nonphotosynthetic Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (19), pp.14031-14037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.275.19.14031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction between Yeast Sgs1 Helicase and DNA Topoisomerase III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Errington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (35), pp.26898-26905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9258(19)61459-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PcrA is an essential DNA helicase of Bacillus subtilis fulfilling functions both in repair and rolling-circle replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes M. A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Entian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (1), pp.261-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vector for systematic gene inactivation in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144, pp.3097-3104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spo0A represses transcription of the cry toxin genes in Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 143 (8), pp.2743-2751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-143-8-2743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of Bacillus sphaericus toxicity against dipteran larvae by integration, via homologous recombination, of the Cry11A toxin gene from Bacillus thuringiensis subsp. israelensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cayley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 63 (11), pp.4413-4420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SpoOA represses transcription of the cry toxin genes in Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 143, pp.2743-2751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuringiensis subsp. israelensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.177.9.2283-2291.1995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional regulation of the cryIVD gene operon from Bacillus thuriengensis, subsp. israelensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 177 (9), pp.2283-2291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency of deletion formation decreases exponentially with distance between short direct repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12 (4), pp.561-569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteolysis and Modulation of the activity of the Cell Division Inhibitor SulA in Escherichia coli lon Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canceil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturation and specificity of the Lon protease of escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7098-7103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteolysis and modulation of the activity of the cell division inhibitor SulA in &amp;lt;em&amp;gt;Escherichia coli lon&amp;lt;/em&amp;gt; mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 172 (12), pp.7297-7300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.172.12.7297-7300.1990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModuloStat : An Internet of Things' Path to Continuous Cultures in Mini-Bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators suggests how proofreading inherently skews polymerase error rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ira Tanneur</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366758v1</w:t>
-              </w:r>
-[...4288 lines deleted...]
-                <w:t xml:space="preserve">hal-02711922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacell 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barret Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISPR conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BACELL2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
+              <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316425v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
+              <w:t xml:space="preserve">BACELL2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163622v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of key synthetic biology technologies for the high-throughput construction of semi-synthetic Bacillus subtilis -derived chassis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys/MaxSynBio/SynBio Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis genome engineering and streamlining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome engineering in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5515,154 +5632,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale engineering of Bacillus subtilis yields emergent phenotypes and allows to revisit concepts of minimal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette | Île-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5672,647 +5789,647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinaz Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828496v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of Bacillus subtilis. Genes without known functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinaz Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional analysis of bacterial genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Wiley and Sons, Ltd, 2001</w:t>
+              <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828239v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inactivation of Bacillus subtilis. Genes without known functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
+              <w:t xml:space="preserve">Functional analysis of bacterial genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and Sons, Ltd, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828656v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829100v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of essential genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6459,51 +6576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Rabatinova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Korelusova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks755" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere B. Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07630.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory E. Pinchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Rodionov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei L. Osterman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806798106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Rodionova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sorci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Branda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Gonz&#225;lez-Pastor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.12.3970-3979.2004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1066351" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Entian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcgovern" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cayley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-8-2743" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688221v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapoport" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.9.2283-2291.1995" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canceil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huisman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huisman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.172.12.7297-7300.1990" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.6c00165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Rabatinova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Korelusova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere B. Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07630.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory E. Pinchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Rodionov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei L. Osterman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806798106" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Rodionova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sorci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Branda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Gonz&#225;lez-Pastor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.12.3970-3979.2004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ehrlich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albertini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Andersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0730515100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1066351" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Azza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.19.14031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rose" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Entian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcgovern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-143-8-2743" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cayley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapoport" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.9.2283-2291.1995" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700823v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canceil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huisman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711922v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huisman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.172.12.7297-7300.1990" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>