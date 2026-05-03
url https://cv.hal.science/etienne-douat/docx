--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -483,196 +483,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sociologie du handicap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remarques sur la scolarisation des handicapés en milieu spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Pour une sociologie du handicap, 2019/1 (47), pp.9-11. </w:t>
+              <w:t xml:space="preserve">, 2019, Pour une sociologie du handicap, 2019/1 (47), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.047.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.047.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009146v1</w:t>
+                <w:t xml:space="preserve">hal-05009143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur la scolarisation des handicapés en milieu spécialisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une sociologie du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Pour une sociologie du handicap, 2019/1 (47), pp.63-71. </w:t>
+              <w:t xml:space="preserve">, 2019, Pour une sociologie du handicap, 2019/1 (47), pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.047.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.047.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009143v1</w:t>
+                <w:t xml:space="preserve">hal-05009146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les devoirs à la maison : un facteur d’inégalité supplémentaire</w:t>
               </w:r>
@@ -1602,287 +1602,369 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation aux temps du coronavirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Michoux</w:t>
+                <w:t xml:space="preserve">De quelques idées reçues sur le handicap : une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du GRESCO « Travailler dans et autour de l’école aujourd’hui: entre réformes et « crises »», Festival Filmer le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Depoilly; E. Douat; C. Michoux; F. Montmasson-Michel; S. Vaquéro, Jun 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Les rencontres de l’Action Sociale : « Travail social et handicap : 20 ans après la loi du 11 février 2005 » [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers; IRTS Poitou-Charentes; Institut Richemont, Nov 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04305099v1</w:t>
+                <w:t xml:space="preserve">hal-05545352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enfants, des jeunes et leurs familles : les effets du confinement sur les relations domestiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation aux temps du coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois Géraldine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Woollven</w:t>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le logement dans la crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du GRESCO « Travailler dans et autour de l’école aujourd’hui: entre réformes et « crises »», Festival Filmer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Depoilly; E. Douat; C. Michoux; F. Montmasson-Michel; S. Vaquéro, Jun 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03556980v1</w:t>
+                <w:t xml:space="preserve">halshs-04305099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des enfants, des jeunes et leurs familles : les effets du confinement sur les relations domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le logement dans la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03556980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail sociologique de construction de l’objet à l’épreuve de la demande sociale d’expertise : le cas des études sur le « décrochage scolaire » dans la France des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1891,51 +1973,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès de l'AISLF "Sociétés en mouvement, sociologie en changement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française; GT 08 (déviance et criminologie), Jul 2016, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1945,522 +2027,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoir 20 ans à Sainte-Soline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Collectif Du Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenzi Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif du Loriot. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 232 p., 2024, 978-2-84303-334-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lorio.2024.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Éducation aux temps du coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2020, 978-2-84303-316-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école buisonnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dispute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 216 p., 2011, L'Enjeu scolaire, 978-2-84303-203-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche action autour de la lutte contre l'absentéisme et le décrochage scolaire et pour le renforcement de l'assiduité des élèves (synthèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Esterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESDIP, pp.250, 2010, Collection "Études et Données Pénales", 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2470,469 +2561,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il n'existe pas de “bons établissements” spécialisés. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Douat; Hugo Dupont; Stéphane Vaquero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, pp.137-144, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Douat; Hugo Dupont; Stéphane Vaquero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, pp.15-18, 2025, Idées reçues – Gresco, 979-10-318-0716-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.douat.2024.01.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane : « Être présent·es ou se déclarer battu·es »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif du Loriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoir 20 ans à Sainte-Soline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.175-188, 2024, 978-2-84303-334-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre Sainte-Soline avec celles et ceux qui l’ont éprouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenzi Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif du Loriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoir 20 ans à Sainte-Soline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Dispute, pp.7-20, 2024, 978-2-84303-334-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, La Dispute, pp.7-20, 2024, 978-2-84303-334-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lorio.2024.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urgentistes invisibles de la « continuité pédagogique » : les CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2952,73 +3052,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonnéry; Etienne Douat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éducation aux temps du coronavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions la Dispute, p. 55-70, 2020, Hors collection, 9782843033162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent du « social » les recherches sur le handicap ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3038,515 +3138,515 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Cukier; Olivier Gaudin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du social, philosophie et sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR – Presses universitaires de Rennes, pp.147-162, 2017, Philosophica, 978-2-7535-5261-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuir l’espace scolaire. Tiraillements dispositionnels, effets de contexte et poids de l’étiquetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions scolaires. Paliers, orientations, parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR – Presses universitaires de Rennes, pp.315-322, 2015, Des Sociétés, 978-2-7535-4310-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuir l’espace scolaire. Tiraillements dispositionnels, effets de contexte et poids de l’étiquetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions scolaires. Paliers, orientation, parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR – Presses universitaires de Rennes, pp.315-322, 2015, Des Sociétés, 978-2-7535-4310-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler l’absentéisme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romuald Bodin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses du contrôle social,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.215-228, 2012, 978-2-84303-211-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Déscolarisation - Avant-Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Oeuvrard; Dominique Glasman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Déscolarisation [Édition 2011]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.9-10, 2011, 978-2-84303-216-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la « déscolarisation » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Oeuvrard; Dominique Glasman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La déscolarisation [Édition 2011]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute; Paris, pp.11-81, 2011, 978-2-84303-216-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce matin, je sèche les cours ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François de Singly; Christophe Giraud; Olivier Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau manuel de sociologie [1re éd.]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 252-261, Armand Colin, 2010, 978-2-200-24870-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3556,161 +3656,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les parcours pour prévenir les ruptures scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRESCO (EA 3815), CERCA (UMR 7295), Université de Poitiers. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04283605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3857,51 +3957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009121v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.471.0037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10770" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.047.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.047.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2016.4263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.071.0099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.025.0035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2011.3508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.062.0099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esterle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.312.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1398" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Beno&#238;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblin Gwendal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenzi Mathias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/avoir-20-ans-a-sainte-soline/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/leducation-aux-temps-du-coronavirus/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/lecole-buissonniere-2/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Neel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Roblin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Michoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bof" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009121v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.471.0037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10770" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.047.0063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.047.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2016.4263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.071.0099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.025.0035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2011.3508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.062.0099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esterle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.312.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1398" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Collectif Du Loriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenzi Mathias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/avoir-20-ans-a-sainte-soline/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lorio.2024.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/leducation-aux-temps-du-coronavirus/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/lecole-buissonniere-2/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Neel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.douat.2024.01.0015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Roblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lorio.2024.01.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Michoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bof" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>