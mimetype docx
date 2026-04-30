--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1126,394 +1126,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBIQUEST, A Data-Centric Approach for Networking Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The QOL approach for optimizing distributed queries without complete knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmad-Kassem</w:t>
+                <w:t xml:space="preserve">Lourdes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dublé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 28èmes journées Bases de Données Avancées (BDA'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2012 - International Database Engineering &amp; Applications Sysmposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.91-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351476.2351487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002688v1</w:t>
+                <w:t xml:space="preserve">hal-00922886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The QOL approach for optimizing distributed queries without complete knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Martínez</w:t>
+                <w:t xml:space="preserve">A Data-Centric Approach for Networking Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ahmad-Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dublé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2012 - International Database Engineering &amp; Applications Sysmposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATA 2012 - International Conference on Data Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.147-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922886v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Centric Approach for Networking Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">UBIQUEST, A Data-Centric Approach for Networking Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Martinez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmad-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA 2012 - International Conference on Data Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.147-152</w:t>
+              <w:t xml:space="preserve">Proceedings 28èmes journées Bases de Données Avancées (BDA'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France, France. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922885v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBIQUEST, For Rapid Prototyping of Networking Applications</w:t>
               </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS 2012 - International Database Engineering &amp; Applications Sysmposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.187-192, </w:t>
@@ -1871,51 +1871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>