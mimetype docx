--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -615,186 +615,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre</w:t>
+                <w:t xml:space="preserve">Oser plus de social-démocratie&amp;quot;: La recréation et l'établissement du Parti social-démocrate en RDA: Mit einer deutschen Zusammenfassung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. Peter Lang, 436 p., 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Williams</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3726/b15208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051392v1</w:t>
+                <w:t xml:space="preserve">hal-03050577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser plus de social-démocratie&amp;quot;: La recréation et l'établissement du Parti social-démocrate en RDA: Mit einer deutschen Zusammenfassung</w:t>
+                <w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. Peter Lang, 436 p., 2019, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b15208⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maude Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Steiner Verlag, Schriftenreihe des Deutsch-Französischen Historikerkomitees Nr. 16, 270 p., 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050577v1</w:t>
+                <w:t xml:space="preserve">hal-03051392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1434,252 +1434,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Rolle der Frauen und Männer in der Sozialdemokratischen Partei in der DDR (SDP/SPD-ost)</w:t>
+                <w:t xml:space="preserve">Le SPD entre réorientations programmatiques et permanence politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes du CERFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Notes du Cerfa, 164, pp.7-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272743v1</w:t>
+                <w:t xml:space="preserve">hal-03285252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Scholz ou le triomphe en demi-teinte du SPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les élections fédérales du 26 septembre 2021. Bilan et perspectives. Les partis dans les élections, 238, pp.110-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/all.238.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SPD entre réorientations programmatiques et permanence politique ?</w:t>
+                <w:t xml:space="preserve">Die Rolle der Frauen und Männer in der Sozialdemokratischen Partei in der DDR (SDP/SPD-ost)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes du CERFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Femmes au pouvoir dans l'espace germanophone: quelles actualisations pour un pouvoir au féminin? (XVIIIe-XXIe siècle), 53 (1), pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.2674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285252v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezension von Karim Fertikh, L’invention de la social-démocratieallemande. Une histoire sociale du programmede Bad Godesberg, Paris (Éditions de la Maisondes sciences de l’homme) 2020, 239 p., nombr.ill., graph., tabl. (Bibliothèque allemande)ISBN 978-2-7351-2488-6, EUR 20,00.</w:t>
               </w:r>
@@ -3509,96 +3509,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Bedeutung des sozialdemokratischen Handelns im letzten Jahr der DDR</w:t>
+                <w:t xml:space="preserve">L'éclatement d'un système partisan : évolutions sociologique et idéologique des partis politiques allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Die DDR und ihre Nachgeschichte. Deutsch-französisches Kolloquium im Sommersemester 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frankreichzentrum der Freien Universität zu Berlin, Zentrum für zeithistorische Forschung Potsdam (ZZF) und Centre Marc Bloch (Berlin), Jul 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">9ème semaine internationale de sociologie " Trente ans après la chute du mur : L’Allemagne dans l’Union Européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes Centre nantais de sociologie (CENS), Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076353v1</w:t>
+                <w:t xml:space="preserve">hal-03073559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SPD et la construction européenne</w:t>
               </w:r>
@@ -3647,96 +3647,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éclatement d'un système partisan : évolutions sociologique et idéologique des partis politiques allemands</w:t>
+                <w:t xml:space="preserve">Die Bedeutung des sozialdemokratischen Handelns im letzten Jahr der DDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème semaine internationale de sociologie " Trente ans après la chute du mur : L’Allemagne dans l’Union Européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes Centre nantais de sociologie (CENS), Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Die DDR und ihre Nachgeschichte. Deutsch-französisches Kolloquium im Sommersemester 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frankreichzentrum der Freien Universität zu Berlin, Zentrum für zeithistorische Forschung Potsdam (ZZF) und Centre Marc Bloch (Berlin), Jul 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073559v1</w:t>
+                <w:t xml:space="preserve">hal-03076353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diskrepanzen zwischen der Identität der Sozialdemokraten in der DDR, der ostdeutschen Bevölkerung und dem westdeutschen Parteiensystem</w:t>
               </w:r>
@@ -3854,165 +3854,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après les élections, où va l'Allemagne ?</w:t>
+                <w:t xml:space="preserve">Die Sozialdemokratische Partei in der DDR in der Revolution 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde, Maison Heinrich Heine, Paris, 29 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Die Welt verändern - Revolutionen in der Geschichte", Friedrich-Ebert-Stiftung, Archiv für Sozialgeschichte, Berlin, 25-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075202v1</w:t>
+                <w:t xml:space="preserve">hal-03073540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Sozialdemokratische Partei in der DDR in der Revolution 1989</w:t>
+                <w:t xml:space="preserve">Après les élections, où va l'Allemagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Die Welt verändern - Revolutionen in der Geschichte", Friedrich-Ebert-Stiftung, Archiv für Sozialgeschichte, Berlin, 25-26 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Table ronde, Maison Heinrich Heine, Paris, 29 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073540v1</w:t>
+                <w:t xml:space="preserve">hal-03075202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décodeurs de l'Europe - Zoom sur l'Allemagne</w:t>
               </w:r>
@@ -4793,51 +4793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB6C1BCC"/>
+    <w:nsid w:val="A0A6300F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5024,51 +5024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dubslaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Karsenty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100805530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dubslaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.252.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103861" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2674" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.238.0110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.2.81988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.233.0048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.291.0421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Nicklas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03582571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cossus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Riemenschneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lc4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dubslaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Karsenty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100805530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dubslaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.252.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103861" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.238.0110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.2.81988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.233.0048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.291.0421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Nicklas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03582571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cossus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Riemenschneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lc4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>