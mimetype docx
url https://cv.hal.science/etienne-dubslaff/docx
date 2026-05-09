--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -615,186 +615,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser plus de social-démocratie&amp;quot;: La recréation et l'établissement du Parti social-démocrate en RDA: Mit einer deutschen Zusammenfassung</w:t>
+                <w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. Peter Lang, 436 p., 2019, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b15208⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maude Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Steiner Verlag, Schriftenreihe des Deutsch-Französischen Historikerkomitees Nr. 16, 270 p., 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050577v1</w:t>
+                <w:t xml:space="preserve">hal-03051392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre</w:t>
+                <w:t xml:space="preserve">Oser plus de social-démocratie&amp;quot;: La recréation et l'établissement du Parti social-démocrate en RDA: Mit einer deutschen Zusammenfassung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. Peter Lang, 436 p., 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Williams</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3726/b15208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051392v1</w:t>
+                <w:t xml:space="preserve">hal-03050577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1434,252 +1434,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SPD entre réorientations programmatiques et permanence politique ?</w:t>
+                <w:t xml:space="preserve">Olaf Scholz ou le triomphe en demi-teinte du SPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes du CERFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les élections fédérales du 26 septembre 2021. Bilan et perspectives. Les partis dans les élections, 238, pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.238.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285252v1</w:t>
+                <w:t xml:space="preserve">hal-03524424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Scholz ou le triomphe en demi-teinte du SPD</w:t>
+                <w:t xml:space="preserve">Die Rolle der Frauen und Männer in der Sozialdemokratischen Partei in der DDR (SDP/SPD-ost)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Femmes au pouvoir dans l'espace germanophone: quelles actualisations pour un pouvoir au féminin? (XVIIIe-XXIe siècle), 53 (1), pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.2674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/all.238.0110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03524424v1</w:t>
+                <w:t xml:space="preserve">hal-03272743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Rolle der Frauen und Männer in der Sozialdemokratischen Partei in der DDR (SDP/SPD-ost)</w:t>
+                <w:t xml:space="preserve">Le SPD entre réorientations programmatiques et permanence politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes du CERFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Notes du Cerfa, 164, pp.7-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/allemagne.2674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03272743v1</w:t>
+                <w:t xml:space="preserve">hal-03285252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezension von Karim Fertikh, L’invention de la social-démocratieallemande. Une histoire sociale du programmede Bad Godesberg, Paris (Éditions de la Maisondes sciences de l’homme) 2020, 239 p., nombr.ill., graph., tabl. (Bibliothèque allemande)ISBN 978-2-7351-2488-6, EUR 20,00.</w:t>
               </w:r>
@@ -3509,234 +3509,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éclatement d'un système partisan : évolutions sociologique et idéologique des partis politiques allemands</w:t>
+                <w:t xml:space="preserve">Le SPD et la construction européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème semaine internationale de sociologie " Trente ans après la chute du mur : L’Allemagne dans l’Union Européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes Centre nantais de sociologie (CENS), Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Allemagne 1919-2019 : Cent ans d'Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Mouvement européen de l'Hérault, Konrad-Adenauer-Stiftung, Maison de Heidelberg, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073559v1</w:t>
+                <w:t xml:space="preserve">hal-03073743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SPD et la construction européenne</w:t>
+                <w:t xml:space="preserve">Die Bedeutung des sozialdemokratischen Handelns im letzten Jahr der DDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Allemagne 1919-2019 : Cent ans d'Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Mouvement européen de l'Hérault, Konrad-Adenauer-Stiftung, Maison de Heidelberg, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Die DDR und ihre Nachgeschichte. Deutsch-französisches Kolloquium im Sommersemester 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frankreichzentrum der Freien Universität zu Berlin, Zentrum für zeithistorische Forschung Potsdam (ZZF) und Centre Marc Bloch (Berlin), Jul 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073743v1</w:t>
+                <w:t xml:space="preserve">hal-03076353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Bedeutung des sozialdemokratischen Handelns im letzten Jahr der DDR</w:t>
+                <w:t xml:space="preserve">L'éclatement d'un système partisan : évolutions sociologique et idéologique des partis politiques allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Die DDR und ihre Nachgeschichte. Deutsch-französisches Kolloquium im Sommersemester 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frankreichzentrum der Freien Universität zu Berlin, Zentrum für zeithistorische Forschung Potsdam (ZZF) und Centre Marc Bloch (Berlin), Jul 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">9ème semaine internationale de sociologie " Trente ans après la chute du mur : L’Allemagne dans l’Union Européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes Centre nantais de sociologie (CENS), Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076353v1</w:t>
+                <w:t xml:space="preserve">hal-03073559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diskrepanzen zwischen der Identität der Sozialdemokraten in der DDR, der ostdeutschen Bevölkerung und dem westdeutschen Parteiensystem</w:t>
               </w:r>
@@ -3854,165 +3854,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Sozialdemokratische Partei in der DDR in der Revolution 1989</w:t>
+                <w:t xml:space="preserve">Après les élections, où va l'Allemagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Die Welt verändern - Revolutionen in der Geschichte", Friedrich-Ebert-Stiftung, Archiv für Sozialgeschichte, Berlin, 25-26 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Table ronde, Maison Heinrich Heine, Paris, 29 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073540v1</w:t>
+                <w:t xml:space="preserve">hal-03075202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après les élections, où va l'Allemagne ?</w:t>
+                <w:t xml:space="preserve">Die Sozialdemokratische Partei in der DDR in der Revolution 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde, Maison Heinrich Heine, Paris, 29 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Die Welt verändern - Revolutionen in der Geschichte", Friedrich-Ebert-Stiftung, Archiv für Sozialgeschichte, Berlin, 25-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075202v1</w:t>
+                <w:t xml:space="preserve">hal-03073540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décodeurs de l'Europe - Zoom sur l'Allemagne</w:t>
               </w:r>
@@ -4793,51 +4793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0A6300F"/>
+    <w:nsid w:val="9D672765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5024,51 +5024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dubslaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Karsenty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100805530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dubslaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.252.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103861" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.238.0110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.2.81988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.233.0048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.291.0421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Nicklas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03582571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cossus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Riemenschneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lc4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dubslaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Karsenty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100805530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dubslaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.252.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103861" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.238.0110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.2.81988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.233.0048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.291.0421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Nicklas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03582571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cossus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Riemenschneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lc4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>