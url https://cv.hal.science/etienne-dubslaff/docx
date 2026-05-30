--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -615,186 +615,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre</w:t>
+                <w:t xml:space="preserve">Oser plus de social-démocratie&amp;quot;: La recréation et l'établissement du Parti social-démocrate en RDA: Mit einer deutschen Zusammenfassung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. Peter Lang, 436 p., 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Williams</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3726/b15208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051392v1</w:t>
+                <w:t xml:space="preserve">hal-03050577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser plus de social-démocratie&amp;quot;: La recréation et l'établissement du Parti social-démocrate en RDA: Mit einer deutschen Zusammenfassung</w:t>
+                <w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. Peter Lang, 436 p., 2019, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b15208⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maude Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Steiner Verlag, Schriftenreihe des Deutsch-Französischen Historikerkomitees Nr. 16, 270 p., 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050577v1</w:t>
+                <w:t xml:space="preserve">hal-03051392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1434,252 +1434,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Scholz ou le triomphe en demi-teinte du SPD</w:t>
+                <w:t xml:space="preserve">Le SPD entre réorientations programmatiques et permanence politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes du CERFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Notes du Cerfa, 164, pp.7-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524424v1</w:t>
+                <w:t xml:space="preserve">hal-03285252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Rolle der Frauen und Männer in der Sozialdemokratischen Partei in der DDR (SDP/SPD-ost)</w:t>
+                <w:t xml:space="preserve">Olaf Scholz ou le triomphe en demi-teinte du SPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/allemagne.2674⟩</w:t>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les élections fédérales du 26 septembre 2021. Bilan et perspectives. Les partis dans les élections, 238, pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.238.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272743v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SPD entre réorientations programmatiques et permanence politique ?</w:t>
+                <w:t xml:space="preserve">Die Rolle der Frauen und Männer in der Sozialdemokratischen Partei in der DDR (SDP/SPD-ost)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes du CERFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Femmes au pouvoir dans l'espace germanophone: quelles actualisations pour un pouvoir au féminin? (XVIIIe-XXIe siècle), 53 (1), pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.2674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285252v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezension von Karim Fertikh, L’invention de la social-démocratieallemande. Une histoire sociale du programmede Bad Godesberg, Paris (Éditions de la Maisondes sciences de l’homme) 2020, 239 p., nombr.ill., graph., tabl. (Bibliothèque allemande)ISBN 978-2-7351-2488-6, EUR 20,00.</w:t>
               </w:r>
@@ -3509,234 +3509,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SPD et la construction européenne</w:t>
+                <w:t xml:space="preserve">L'éclatement d'un système partisan : évolutions sociologique et idéologique des partis politiques allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Allemagne 1919-2019 : Cent ans d'Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Mouvement européen de l'Hérault, Konrad-Adenauer-Stiftung, Maison de Heidelberg, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9ème semaine internationale de sociologie " Trente ans après la chute du mur : L’Allemagne dans l’Union Européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes Centre nantais de sociologie (CENS), Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073743v1</w:t>
+                <w:t xml:space="preserve">hal-03073559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Bedeutung des sozialdemokratischen Handelns im letzten Jahr der DDR</w:t>
+                <w:t xml:space="preserve">Le SPD et la construction européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Die DDR und ihre Nachgeschichte. Deutsch-französisches Kolloquium im Sommersemester 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frankreichzentrum der Freien Universität zu Berlin, Zentrum für zeithistorische Forschung Potsdam (ZZF) und Centre Marc Bloch (Berlin), Jul 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque international "Allemagne 1919-2019 : Cent ans d'Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Mouvement européen de l'Hérault, Konrad-Adenauer-Stiftung, Maison de Heidelberg, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076353v1</w:t>
+                <w:t xml:space="preserve">hal-03073743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éclatement d'un système partisan : évolutions sociologique et idéologique des partis politiques allemands</w:t>
+                <w:t xml:space="preserve">Die Bedeutung des sozialdemokratischen Handelns im letzten Jahr der DDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème semaine internationale de sociologie " Trente ans après la chute du mur : L’Allemagne dans l’Union Européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes Centre nantais de sociologie (CENS), Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Die DDR und ihre Nachgeschichte. Deutsch-französisches Kolloquium im Sommersemester 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frankreichzentrum der Freien Universität zu Berlin, Zentrum für zeithistorische Forschung Potsdam (ZZF) und Centre Marc Bloch (Berlin), Jul 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073559v1</w:t>
+                <w:t xml:space="preserve">hal-03076353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diskrepanzen zwischen der Identität der Sozialdemokraten in der DDR, der ostdeutschen Bevölkerung und dem westdeutschen Parteiensystem</w:t>
               </w:r>
@@ -3854,165 +3854,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après les élections, où va l'Allemagne ?</w:t>
+                <w:t xml:space="preserve">Die Sozialdemokratische Partei in der DDR in der Revolution 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde, Maison Heinrich Heine, Paris, 29 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Die Welt verändern - Revolutionen in der Geschichte", Friedrich-Ebert-Stiftung, Archiv für Sozialgeschichte, Berlin, 25-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075202v1</w:t>
+                <w:t xml:space="preserve">hal-03073540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Sozialdemokratische Partei in der DDR in der Revolution 1989</w:t>
+                <w:t xml:space="preserve">Après les élections, où va l'Allemagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubslaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Die Welt verändern - Revolutionen in der Geschichte", Friedrich-Ebert-Stiftung, Archiv für Sozialgeschichte, Berlin, 25-26 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Table ronde, Maison Heinrich Heine, Paris, 29 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073540v1</w:t>
+                <w:t xml:space="preserve">hal-03075202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décodeurs de l'Europe - Zoom sur l'Allemagne</w:t>
               </w:r>
@@ -4793,51 +4793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D672765"/>
+    <w:nsid w:val="8CC78D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5024,51 +5024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dubslaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Karsenty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100805530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dubslaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.252.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103861" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.238.0110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.2.81988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.233.0048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.291.0421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Nicklas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03582571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cossus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Riemenschneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lc4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-dubslaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Stark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Karsenty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100805530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dubslaff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.252.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103861" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.249.0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.4.92284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.238.0110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.2.81988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.233.0048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.291.0421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Nicklas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03582571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cossus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Riemenschneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lc4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>