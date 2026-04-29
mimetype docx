--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Etienne Fakaba Sissoko </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enseignant Chercheur à l'Université des Sciences Sociales et de Gestion (USSGB) et au Centre de Recherche et d'Analyses Politiques, Economiques et Sociales du Mali (CRAPES). </w:t>
+        <w:t xml:space="preserve">Ecrivain, Enseignant Chercheur à l'Université des Sciences Sociales et de Gestion (USSGB) et au Centre de Recherche et d'Analyses Politiques, Economiques et Sociales du Mali (CRAPES). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -166,5126 +166,6180 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moralized authoritarian governance: Theory, measurement, and empirical evidence from comparative case studies</w:t>
+                <w:t xml:space="preserve">L'INVERSION MORALE COMME MODE DE GOUVERNEMENT AUTORITAIRE : Théorie, mesure et preuves empiriques à partir du Sahel (2020–2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18223650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537303v1</w:t>
+                <w:t xml:space="preserve">hal-05463033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Thwarted Resilience Trap: Political Survival, External Stabilization, and Structural Non-Transformation in Fragile States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Strategic Management and Economic Studies (IJSMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19855453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RÉINGÉNIERIE DE LA LOI DE FINANCES EN CONTEXTES DE FRAGILITÉ ÉTATIQUE : Vers un cadre de « loi de finances résiliente » Le projet de loi de finances 2026 du Mali comme cas-laboratoire analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (2), pp.617-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18619645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmented Sovereignty and the Limits of Substantive Democracy: Evidence from the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/26mar1445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTENTION ENTREPRENEURIALE DES ETUDIANTS MALIENS : Une analyse multinomiale des déterminants sociodémographiques, éducatifs et contextuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (4), pp.4243-4259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16994591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le silence devient résistance : Analyse Empirique des Mécanismes d'Adaptation et de Résilience au Mali Post-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (3), pp.311 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16700411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WAGNER’S RECORD IN THE SAHEL (2020–2025): Between Security Mirage and Political Reality – A Critical Assessment of the Malian Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (4), pp.3822-3838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16693928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE LA TRANSITION À LA RÉGRESSION : La dissolution des partis politiques au Mali comme symptôme d'un autoritarisme légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.625-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15481654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIBERTÉS EN EXIL, POUVOIR EN TREILLIS : Chronique d'un glissement autoritaire au Mali (2020–2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.497-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15437367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des dépenses de santé sur la croissance économique au Mali : une analyse économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souaïbou Lamine Samba Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aguibou Haïdara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economics, Finance and Management (JEFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), pp.124-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14975079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFFONDREMENT PAR RÉSILIENCE CONTRARIÉE : Instabilité politique, capital humain et croissance économique au Mali et dans le Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REVUE BELGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (129), pp.88-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17282370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strengthening Fiscal Discipline and Public Financing of the Economy: An Integrated Approach Applied to UEMOA and the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (10), pp.821-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENSEIGNEMENT SUPERIEUR AU MALI : gouvernance, résilience et dépendance en contexte de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Internationale de la Recherche Scientifique et de l’Innovation (Revue-IRSI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (5), pp.1420-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17405495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE DJIHAD DE LA RARETE : L'asphyxie économique comme stratégie de domination au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Internationale de la Recherche Scientifique et de l’Innovation (Revue-IRSI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (6), pp.1631-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17813332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profil de formation et insertion professionnelle : une modélisation des trajectoires des diplômés de la FSEG/USSGB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.642-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15529262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence and Fragile Democracy in West Africa: Between Digital Repression and Citizen Mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (10), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FINANCIARISATION DE LA SANTE ET VULNERABILISATION ECONOMIQUE DES MENAGES AU MALI : Une lecture systémique des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Sacko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.778 -806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17218344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPLANATORY FACTORS OF AGRICULTURAL PRODUCTIVITY IN MALI: An Empirical Study on Farming Households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.657-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15607780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFFONDREMENT SILENCIEUX ET VULNERABILITE STRUCTURELLE AU MALI (1990–2024) : Analyse économétrique et discursive des liens entre chômage, désétatisation et pauvreté durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed L. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (5), pp.5204-5229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17249558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BANKING RECOMPOSITION AND MONETARY SOVEREIGNTY IN THE DIGITAL ERA: The PI-SPI and the e-CFA as Instruments of Institutional Refoundation in the WAEMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), pp.5184-5203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17249540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des écoles mobiles dans l'accès et le maintien des élèves au primaire dans le cap de mopti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.504 -532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15333803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INSÉCURITÉ, SANCTIONS ÉCONOMIQUES ET DÉFIS BUDGÉTAIRES AU MALI : Quelles stratégies pour une croissance économique soutenable (1991–2025) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (6), pp.531-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15767802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RESEAUX SOCIAUX AU MALI : Entre mobilisation politique et mécanismes de censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Ballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.267 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10582645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMPACT DE L'INSTABILITE SECURITAIRE SUR L'ÉDUCATION DANS LA REGION DE SEGOU, MALI : Analyse et Solutions Stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Lamine Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.504 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10598156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ÉCONOMIE DE LA « VIDÉOMANIA » AU MALI : Exploration d'un nouveau métier médiatique et son impact Sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.541 - 568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10684829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DETERMINANTS OF ENTREPRENEURIAL INTENTION AMONG FSEG/USSGB STUDENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Souiabou Samba Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Bakary Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Ousmane Mariko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Scientific Journals - GSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), http://www.globalscientificjournal.com/researchpaper/DETERMINANTS_OF_ENTREPRENEURIAL_INTENTION_AMONG_FSEG_USSGB_STUDENTS.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux et insertion professionnelle au Mali :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souaïbou Lamine Samba Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Fané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falingué Keïta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Economics and Management of Organizations (JAEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis et Résilience dans l'Entrepreneuriat Féminin au Mali : Barrières socio-économiques et stratégies de survie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye N'Tigui Konare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Mariko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10798982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BUDGETARY OPTIMIZATION STRATEGIES AND SUSTAINABLE GROWTH IN MALI: ANALYSIS AND OUTLOOK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daman-Guilé Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souaïbou Lamine Samba Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falingué Keïta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Scientific Journals - GSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and Perspectives: Understanding the Labyrinth of Unemployment in Mali (1991-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Maiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10658398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de la stabilité : Étude de l'impact de la politique sur les investissements directs étrangers au Mali (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daman-Guilé Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10799041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES FACTEURS FAVORISANT L’UNIFICATION MONETAIRE DE LA CEDEAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laya Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Ballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soungalo Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Financial Accountability, Economics, Management, and Auditing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SÉCURITÉ OU DÉVELOPPEMENT ? : Un dilemme budgétaire dans le contexte des élections de 2024 et de la pression internationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laya Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Lamine Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.273 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10517994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RETRAIT DES PAYS DE L'AES DE LA CEDEAO : Analyse théorique des conséquences macroéconomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Strategic Management and Economic Studies (IJSMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (2), pp.576-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10877864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEFIS SECURITAIRES ET ACCES A L'EDUCATION AU CENTRE DU MALI : Cas de la région de Mopti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.106 -133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10428138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANALYSE DES CONSEQUENCES DES SANCTIONS ÉCONOMIQUES DE LA CEDEAO EN 2022 : Examens de l'endettement et de la stabilité macroéconomique du Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.165 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10428243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation et le journalisme : L'impact des réseaux sociaux et du journalisme citoyen sur la scène médiatique malienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.152-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10424486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience du Mali à l’épreuve de la crise de Covid-19 : une analyse des conséquences économiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Recherches en Economie et en Management Africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.55-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES DYNAMIQUES DU SECTEUR PRIVÉ MALIEN : Les défis de la création, du développement et du financement des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10114903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souveraineté sans puissance ?</w:t>
+                <w:t xml:space="preserve">Quand l'argent sale déstabilise l’économie réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026, 978-2-336-58892-6</w:t>
+              <w:t xml:space="preserve">Editions L'Harmattan. Editions L'Harmattan, 2026, 978-2-336-59916-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533448v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'argent sale déstabilise l’économie réelle</w:t>
+                <w:t xml:space="preserve">Souveraineté sans puissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions L'Harmattan. Editions L'Harmattan, 2026, 978-2-336-59916-8</w:t>
+              <w:t xml:space="preserve">2026, 978-2-336-58892-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533416v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu, cette belle et généreuse Dame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L"Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Harmattan Mali, Omar Sylla, 978-2-336-54546-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-pouvoirs sous tutelle Sociétés civiles, militaires et illusions démocratiques en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Harmattan Mali, 978-2-336-57929-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dernier silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.editions-harmattan.fr/catalogue/livre/le-dernier-silence/79441, 2025, Harmattan Mali, Omar Sylla, 978-2-336-55277-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État, le marché et la fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'esprit économique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, L'esprit économique, 978-2-336-56329-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Études africaines, 978-2-336-44142-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PÈRE JOSEF STAMER ITINÉRAIRE D'UN CONNAISSEUR DE L'ISLAM ET D'UN AMI DES MUSULMANS</w:t>
+                <w:t xml:space="preserve">Des auxiliaires Ançar de Médine, aux Ançar Dine de Ousmane Cherif Madani Haidara au Mali :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, https://www.editions-harmattan.fr/catalogue/livre/pere-josef-stamer/5930, 2023, Harmattan Mali, Omar Sylla, 978-2-336-42166-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions L'Harmattan. L'Harmattan, 2023, 978-2-336-41119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146523v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagande, Agitation, Harcèlement : La communication gouvernementale pendant la transition au Mali</w:t>
+                <w:t xml:space="preserve">PÈRE JOSEF STAMER ITINÉRAIRE D'UN CONNAISSEUR DE L'ISLAM ET D'UN AMI DES MUSULMANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2023, 978-2-336-41134-7</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.editions-harmattan.fr/catalogue/livre/pere-josef-stamer/5930, 2023, Harmattan Mali, Omar Sylla, 978-2-336-42166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533491v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RATIONALISER POUR RESILIENCE :</w:t>
+                <w:t xml:space="preserve">Propagande, Agitation, Harcèlement : La communication gouvernementale pendant la transition au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-620-6-70057-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 978-2-336-41134-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146594v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des auxiliaires Ançar de Médine, aux Ançar Dine de Ousmane Cherif Madani Haidara au Mali :</w:t>
+                <w:t xml:space="preserve">RATIONALISER POUR RESILIENCE :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Editions L'Harmattan. L'Harmattan, 2023, 978-2-336-41119-4</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-620-6-70057-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146601v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact comparé entre écoles coraniques et systèmes éducatifs chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Études africaines, 978-2-343-24537-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarder les intérêts nationaux en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballan Diakité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Études africaines, 978-2-343-24537-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solutions économiques:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, 2018, 10613841439X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉINGÉNIERIE DE LA LOI DE FINANCES EN CONTEXTES DE FRAGILITÉ ÉTATIQUE : Vers un cadre de « loi de finances résiliente » Le projet de loi de finances 2026 du Mali comme cas-laboratoire analytique</w:t>
+                <w:t xml:space="preserve">Substantive Democracy and Inclusive Development in the Sahel: Conditions for a Virtuous Political-Economic Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3321 lines deleted...]
-                <w:t xml:space="preserve">hal-05198695v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Fiscal Discipline and Public Financing of the Economy: An Integrated Approach Applied to UEMOA and the Sahel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moralized authoritarian governance: Theory, measurement, and empirical evidence from comparative case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05378821v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE ET DEMOCRATIE FRAGILE EN AFRIQUE DE L'OUEST : entre répression numérique et mobilisation citoyenne</w:t>
+                <w:t xml:space="preserve">State Withdrawal and Socio-Economic Reconfiguration in the Sahel: Mali, Burkina Faso, Niger, and Chad, 2012-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05378820v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHALLENGES AND PERSPECTIVES: Understanding the Labyrinth of Unemployment in Mali (1991-2022)</w:t>
+                <w:t xml:space="preserve">Souveraineté sans puissance ? Les illusions économiques de l’Alliance des États du Sahel après la rupture avec la CEDEAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">hal-04511937v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Souveraineté sans puissance ? Les illusions économiques de l’Alliance des États du Sahel après la rupture avec la CEDEAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.978-2-336-58892-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances citoyennes et sécurités du quotidien : penser la démocratie substantive sous régimes militaires en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Africaines de la Démocratie 2025, Dakar du 19 au 23 juin 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la Démarcation et l'Innovation, Jun 2025, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée entre la démocratie en tant que système politique et les pratiques démocratiques au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse du système démocratique malien: Défis et perspectives. Conférence sur la démocratie au Mali,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Friedrich Ebert., Dec 2023, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE JIHAD OF SCARCITY: Economic strangulation as a strategy of domination in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17813332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOCIAL NETWORKS IN MALI: Between political mobilization and censorship mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Ballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10582646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE ET DEMOCRATIE FRAGILE EN AFRIQUE DE L'OUEST : entre répression numérique et mobilisation citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strengthening Fiscal Discipline and Public Financing of the Economy: An Integrated Approach Applied to UEMOA and the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMPACT OF SECURITY INSTABILITY ON EDUCATION IN THE SÉGOU REGION, MALI: Analysis and Strategic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Lamine Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10598156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHALLENGES AND PERSPECTIVES: Understanding the Labyrinth of Unemployment in Mali (1991-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Maiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10658398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Security challenges and access to education in central mali : The case of the Mopti Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10428139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the consequences of ecowas economic sanctions in 2022: Examination of Indebtedness and Macroeconomic Stability in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10428244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Des Mediaş Au Mali : Impact de la précarité économique des journalistes sur la qualité de l'information au sein de la presse écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. nternational Journal of Accounting, Finance, Auditing, Management and Economics, 5(2), 516-534., 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04500050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5353,51 +6407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83A50B9D"/>
+    <w:nsid w:val="C0E75D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5584,51 +6638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-fakaba-sissoko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9538-5912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fakaba Sissoko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/dieu/79423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/contre-pouvoirs-sous-tutelle/80536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-dernier-silence/79441" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-etat-le-marche-et-la-fragilite/79904" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/au-dela-de-la-crise/76312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/pere-josef-stamer/5930" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/search" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/sauvegarder-les-interets-nationaux-en-afrique/4851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dembele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballan Diakit&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18619645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18223650" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25oct151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahirou Tangara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sacko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17218344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15607780" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15481654" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15437367" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17405495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fakaba Sissoko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17282370" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soua&#239;bou Lamine Samba Traore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguibou Ha&#239;dara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiouma Kon&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14975079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17813332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25oct556" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15529262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Traore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15333803" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15767802" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16994591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Konat&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16700411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16693928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205695v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10877864" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Kone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiouma Kone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10684829" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Souiabou Samba Traore" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Bakary Berthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Ousmane Mariko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaila Fan&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falingu&#233; Ke&#239;ta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye N'Tigui Konare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Mariko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10798982" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daman-Guil&#233; Diawara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laya Guindo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Ballo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soungalo Berth&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Lamine Traore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10517994" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maiga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10658398" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10799041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dembele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10582645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10424486" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428243" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10114903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511937v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145118v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04500050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-fakaba-sissoko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9538-5912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fakaba Sissoko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18223650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19855453" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dembele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18619645" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fakaba Sissoko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/26mar1445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16994591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Konat&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16700411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16693928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15481654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15437367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soua&#239;bou Lamine Samba Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguibou Ha&#239;dara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiouma Kon&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14975079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17282370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25oct556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17405495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17813332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15529262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25oct151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahirou Tangara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sacko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17218344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15607780" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Traore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249540" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15333803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15767802" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Ballo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Kone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dembele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10582645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Lamine Traore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiouma Kone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10598156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10684829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Souiabou Samba Traore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Bakary Berthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Ousmane Mariko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaila Fan&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falingu&#233; Ke&#239;ta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye N'Tigui Konare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Mariko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10798982" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daman-Guil&#233; Diawara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maiga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10658398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10799041" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laya Guindo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soungalo Berth&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10517994" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10877864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428138" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10424486" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10114903" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/dieu/79423" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/contre-pouvoirs-sous-tutelle/80536" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-dernier-silence/79441" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-etat-le-marche-et-la-fragilite/79904" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/au-dela-de-la-crise/76312" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/pere-josef-stamer/5930" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/search" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/sauvegarder-les-interets-nationaux-en-afrique/4851" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballan Diakit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10582646" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428244" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04500050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>