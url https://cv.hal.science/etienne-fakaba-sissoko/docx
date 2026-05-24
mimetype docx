--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -278,3629 +278,3902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thwarted Resilience Trap: Political Survival, External Stabilization, and Structural Non-Transformation in Fragile States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth, Macroeconomic Fundamentals and Institutional Heterogeneity in ECOWAS, 1970–2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Strategic Management and Economic Studies (IJSMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 5 (2), pp.264-279. </w:t>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.3075-3089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.19855453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/26apr2027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05605903v1</w:t>
+                <w:t xml:space="preserve">hal-05611497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉINGÉNIERIE DE LA LOI DE FINANCES EN CONTEXTES DE FRAGILITÉ ÉTATIQUE : Vers un cadre de « loi de finances résiliente » Le projet de loi de finances 2026 du Mali comme cas-laboratoire analytique</w:t>
+                <w:t xml:space="preserve">The Thwarted Resilience Trap: Political Survival, External Stabilization, and Structural Non-Transformation in Fragile States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18619645⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Strategic Management and Economic Studies (IJSMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19855453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513739v1</w:t>
+                <w:t xml:space="preserve">hal-05605903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmented Sovereignty and the Limits of Substantive Democracy: Evidence from the Sahel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Disinverting moralized authoritarian governance: Truth, verification, and non-Teleological pathways of destabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38124/ijisrt/26mar1445⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.20059971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581914v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTENTION ENTREPRENEURIALE DES ETUDIANTS MALIENS : Une analyse multinomiale des déterminants sociodémographiques, éducatifs et contextuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+                <w:t xml:space="preserve">Treasury-Power and Budget Execution in Fragile States: Liquidity, Authority, and the Political Economy of Reform Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.16994591⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.2594-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/26apr1686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240007v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le silence devient résistance : Analyse Empirique des Mécanismes d'Adaptation et de Résilience au Mali Post-2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malick Konaté</w:t>
+                <w:t xml:space="preserve">Fragmented Sovereignty and the Limits of Substantive Democracy: Evidence from the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.16700411⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/26mar1445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198659v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAGNER’S RECORD IN THE SAHEL (2020–2025): Between Security Mirage and Political Reality – A Critical Assessment of the Malian Case</w:t>
+                <w:t xml:space="preserve">RÉINGÉNIERIE DE LA LOI DE FINANCES EN CONTEXTES DE FRAGILITÉ ÉTATIQUE : Vers un cadre de « loi de finances résiliente » Le projet de loi de finances 2026 du Mali comme cas-laboratoire analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.16693928⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (2), pp.617-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18619645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198866v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LA TRANSITION À LA RÉGRESSION : La dissolution des partis politiques au Mali comme symptôme d'un autoritarisme légal</w:t>
+                <w:t xml:space="preserve">INTENTION ENTREPRENEURIALE DES ETUDIANTS MALIENS : Une analyse multinomiale des déterminants sociodémographiques, éducatifs et contextuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15481654⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (4), pp.4243-4259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16994591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198755v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIBERTÉS EN EXIL, POUVOIR EN TREILLIS : Chronique d'un glissement autoritaire au Mali (2020–2025)</w:t>
+                <w:t xml:space="preserve">WAGNER’S RECORD IN THE SAHEL (2020–2025): Between Security Mirage and Political Reality – A Critical Assessment of the Malian Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15437367⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (4), pp.3822-3838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16693928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198857v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des dépenses de santé sur la croissance économique au Mali : une analyse économétrique</w:t>
+                <w:t xml:space="preserve">Quand le silence devient résistance : Analyse Empirique des Mécanismes d'Adaptation et de Résilience au Mali Post-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Madiouma Koné</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Konaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics, Finance and Management (JEFM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14975079⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (3), pp.311 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16700411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199038v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFONDREMENT PAR RÉSILIENCE CONTRARIÉE : Instabilité politique, capital humain et croissance économique au Mali et dans le Sahel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fakaba Sissoko</w:t>
+                <w:t xml:space="preserve">LE DJIHAD DE LA RARETE : L'asphyxie économique comme stratégie de domination au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVUE BELGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17282370⟩</w:t>
+              <w:t xml:space="preserve">La Revue Internationale de la Recherche Scientifique et de l’Innovation (Revue-IRSI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (6), pp.1631-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17813332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305758v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Fiscal Discipline and Public Financing of the Economy: An Integrated Approach Applied to UEMOA and the Sahel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENSEIGNEMENT SUPERIEUR AU MALI : gouvernance, résilience et dépendance en contexte de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct556⟩</w:t>
+              <w:t xml:space="preserve">La Revue Internationale de la Recherche Scientifique et de l’Innovation (Revue-IRSI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (5), pp.1420-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17405495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318411v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSEIGNEMENT SUPERIEUR AU MALI : gouvernance, résilience et dépendance en contexte de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengthening Fiscal Discipline and Public Financing of the Economy: An Integrated Approach Applied to UEMOA and the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Internationale de la Recherche Scientifique et de l’Innovation (Revue-IRSI) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17405495⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (10), pp.821-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325176v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE DJIHAD DE LA RARETE : L'asphyxie économique comme stratégie de domination au Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+                <w:t xml:space="preserve">EFFONDREMENT PAR RÉSILIENCE CONTRARIÉE : Instabilité politique, capital humain et croissance économique au Mali et dans le Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Internationale de la Recherche Scientifique et de l’Innovation (Revue-IRSI) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17813332⟩</w:t>
+              <w:t xml:space="preserve">REVUE BELGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (129), pp.88-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17282370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408062v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de formation et insertion professionnelle : une modélisation des trajectoires des diplômés de la FSEG/USSGB</w:t>
+                <w:t xml:space="preserve">Impact des dépenses de santé sur la croissance économique au Mali : une analyse économétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souaïbou Lamine Samba Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aguibou Haïdara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Koné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (3), pp.642-656. </w:t>
+              <w:t xml:space="preserve">Journal of Economics, Finance and Management (JEFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), pp.124-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15529262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14975079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198788v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and Fragile Democracy in West Africa: Between Digital Repression and Citizen Mobilization</w:t>
+                <w:t xml:space="preserve">LIBERTÉS EN EXIL, POUVOIR EN TREILLIS : Chronique d'un glissement autoritaire au Mali (2020–2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (10), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.497-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15437367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301808v1</w:t>
+                <w:t xml:space="preserve">hal-05198857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FINANCIARISATION DE LA SANTE ET VULNERABILISATION ECONOMIQUE DES MENAGES AU MALI : Une lecture systémique des inégalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DE LA TRANSITION À LA RÉGRESSION : La dissolution des partis politiques au Mali comme symptôme d'un autoritarisme légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariama Sacko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17218344⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.625-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15481654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294980v1</w:t>
+                <w:t xml:space="preserve">hal-05198755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLANATORY FACTORS OF AGRICULTURAL PRODUCTIVITY IN MALI: An Empirical Study on Farming Households</w:t>
+                <w:t xml:space="preserve">Profil de formation et insertion professionnelle : une modélisation des trajectoires des diplômés de la FSEG/USSGB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (3), pp.657-673. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15607780⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.642-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15529262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198766v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFONDREMENT SILENCIEUX ET VULNERABILITE STRUCTURELLE AU MALI (1990–2024) : Analyse économétrique et discursive des liens entre chômage, désétatisation et pauvreté durable</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence and Fragile Democracy in West Africa: Between Digital Repression and Citizen Mobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17249558⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (10), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294970v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BANKING RECOMPOSITION AND MONETARY SOVEREIGNTY IN THE DIGITAL ERA: The PI-SPI and the e-CFA as Instruments of Institutional Refoundation in the WAEMU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FINANCIARISATION DE LA SANTE ET VULNERABILISATION ECONOMIQUE DES MENAGES AU MALI : Une lecture systémique des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Sacko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17249540⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.778 -806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17218344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294976v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des écoles mobiles dans l'accès et le maintien des élèves au primaire dans le cap de mopti</w:t>
+                <w:t xml:space="preserve">EXPLANATORY FACTORS OF AGRICULTURAL PRODUCTIVITY IN MALI: An Empirical Study on Farming Households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15333803⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.657-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15607780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198777v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSÉCURITÉ, SANCTIONS ÉCONOMIQUES ET DÉFIS BUDGÉTAIRES AU MALI : Quelles stratégies pour une croissance économique soutenable (1991–2025) ?</w:t>
+                <w:t xml:space="preserve">BANKING RECOMPOSITION AND MONETARY SOVEREIGNTY IN THE DIGITAL ERA: The PI-SPI and the e-CFA as Instruments of Institutional Refoundation in the WAEMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15767802⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), pp.5184-5203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17249540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198838v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESEAUX SOCIAUX AU MALI : Entre mobilisation politique et mécanismes de censure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
+                <w:t xml:space="preserve">EFFONDREMENT SILENCIEUX ET VULNERABILITE STRUCTURELLE AU MALI (1990–2024) : Analyse économétrique et discursive des liens entre chômage, désétatisation et pauvreté durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issa Ballo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed L. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dembele</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10582645⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (5), pp.5204-5229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17249558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198707v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT DE L'INSTABILITE SECURITAIRE SUR L'ÉDUCATION DANS LA REGION DE SEGOU, MALI : Analyse et Solutions Stratégiques</w:t>
+                <w:t xml:space="preserve">Rôle des écoles mobiles dans l'accès et le maintien des élèves au primaire dans le cap de mopti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.504 - 532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10598156⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.504 -532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15333803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564677v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ÉCONOMIE DE LA « VIDÉOMANIA » AU MALI : Exploration d'un nouveau métier médiatique et son impact Sociétal</w:t>
+                <w:t xml:space="preserve">INSÉCURITÉ, SANCTIONS ÉCONOMIQUES ET DÉFIS BUDGÉTAIRES AU MALI : Quelles stratégies pour une croissance économique soutenable (1991–2025) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madiouma Kone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 5 (2), pp.541 - 568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10684829⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 6 (6), pp.531-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15767802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198823v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINANTS OF ENTREPRENEURIAL INTENTION AMONG FSEG/USSGB STUDENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dr Souiabou Samba Traore</w:t>
+                <w:t xml:space="preserve">RESEAUX SOCIAUX AU MALI : Entre mobilisation politique et mécanismes de censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dr Bakary Berthe</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Ballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dr Ousmane Mariko</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Scientific Journals - GSJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.267 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10582645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750957v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux et insertion professionnelle au Mali :</w:t>
+                <w:t xml:space="preserve">IMPACT DE L'INSTABILITE SECURITAIRE SUR L'ÉDUCATION DANS LA REGION DE SEGOU, MALI : Analyse et Solutions Stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souaïbou Lamine Samba Traore</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Lamine Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soumaila Fané</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Falingué Keïta</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Economics and Management of Organizations (JAEMO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.504 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10598156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143193v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis et Résilience dans l'Entrepreneuriat Féminin au Mali : Barrières socio-économiques et stratégies de survie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DETERMINANTS OF ENTREPRENEURIAL INTENTION AMONG FSEG/USSGB STUDENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Souiabou Samba Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Bakary Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Mariko</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Ousmane Mariko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Scientific Journals - GSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), http://www.globalscientificjournal.com/researchpaper/DETERMINANTS_OF_ENTREPRENEURIAL_INTENTION_AMONG_FSEG_USSGB_STUDENTS.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511932v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BUDGETARY OPTIMIZATION STRATEGIES AND SUSTAINABLE GROWTH IN MALI: ANALYSIS AND OUTLOOK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daman-Guilé Diawara</w:t>
+                <w:t xml:space="preserve">L'ÉCONOMIE DE LA « VIDÉOMANIA » AU MALI : Exploration d'un nouveau métier médiatique et son impact Sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madiouma Koné</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Falingué Keïta</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Scientific Journals - GSJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.541 - 568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10684829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113126v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Perspectives: Understanding the Labyrinth of Unemployment in Mali (1991-2022)</w:t>
+                <w:t xml:space="preserve">Défis et Résilience dans l'Entrepreneuriat Féminin au Mali : Barrières socio-économiques et stratégies de survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye N'Tigui Konare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Mariko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10658398⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10798982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511919v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la stabilité : Étude de l'impact de la politique sur les investissements directs étrangers au Mali (2002-2022)</w:t>
+                <w:t xml:space="preserve">Réseaux sociaux et insertion professionnelle au Mali :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daman-Guilé Diawara</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souaïbou Lamine Samba Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madiouma Kone</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaila Fané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falingué Keïta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Economics and Management of Organizations (JAEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511928v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES FACTEURS FAVORISANT L’UNIFICATION MONETAIRE DE LA CEDEAO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BUDGETARY OPTIMIZATION STRATEGIES AND SUSTAINABLE GROWTH IN MALI: ANALYSIS AND OUTLOOK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daman-Guilé Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laya Guindo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issa Ballo</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souaïbou Lamine Samba Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madiouma Koné</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falingué Keïta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Financial Accountability, Economics, Management, and Auditing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.43-50</w:t>
+              <w:t xml:space="preserve">Global Scientific Journals - GSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199076v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SÉCURITÉ OU DÉVELOPPEMENT ? : Un dilemme budgétaire dans le contexte des élections de 2024 et de la pression internationale.</w:t>
+                <w:t xml:space="preserve">Challenges and Perspectives: Understanding the Labyrinth of Unemployment in Mali (1991-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laya Guindo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madiouma Kone</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alassane Lamine Traore</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10517994⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10658398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198679v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRAIT DES PAYS DE L'AES DE LA CEDEAO : Analyse théorique des conséquences macroéconomiques</w:t>
+                <w:t xml:space="preserve">SÉCURITÉ OU DÉVELOPPEMENT ? : Un dilemme budgétaire dans le contexte des élections de 2024 et de la pression internationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laya Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Lamine Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Strategic Management and Economic Studies (IJSMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (2), pp.576-597. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.273 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10877864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10517994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205695v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFIS SECURITAIRES ET ACCES A L'EDUCATION AU CENTRE DU MALI : Cas de la région de Mopti</w:t>
+                <w:t xml:space="preserve">LES FACTEURS FAVORISANT L’UNIFICATION MONETAIRE DE LA CEDEAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laya Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Ballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soungalo Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Koné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Financial Accountability, Economics, Management, and Auditing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.43-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198695v1</w:t>
+                <w:t xml:space="preserve">hal-05199076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE DES CONSEQUENCES DES SANCTIONS ÉCONOMIQUES DE LA CEDEAO EN 2022 : Examens de l'endettement et de la stabilité macroéconomique du Mali</w:t>
+                <w:t xml:space="preserve">RETRAIT DES PAYS DE L'AES DE LA CEDEAO : Analyse théorique des conséquences macroéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahirou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (12), pp.165 - 182. </w:t>
+              <w:t xml:space="preserve">International Journal of Strategic Management and Economic Studies (IJSMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (2), pp.576-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10428243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10877864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198905v1</w:t>
+                <w:t xml:space="preserve">hal-05205695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation et le journalisme : L'impact des réseaux sociaux et du journalisme citoyen sur la scène médiatique malienne</w:t>
+                <w:t xml:space="preserve">Au-delà de la stabilité : Étude de l'impact de la politique sur les investissements directs étrangers au Mali (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daman-Guilé Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiouma Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (2), pp.152-176. </w:t>
+              <w:t xml:space="preserve">International Journal of Accounting, Finance, Auditing, Management and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10424486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10799041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198891v1</w:t>
+                <w:t xml:space="preserve">hal-04511928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience du Mali à l’épreuve de la crise de Covid-19 : une analyse des conséquences économiques.</w:t>
+                <w:t xml:space="preserve">DEFIS SECURITAIRES ET ACCES A L'EDUCATION AU CENTRE DU MALI : Cas de la région de Mopti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Recherches en Economie et en Management Africain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.106 -133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10428138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198931v1</w:t>
+                <w:t xml:space="preserve">hal-05198695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANALYSE DES CONSEQUENCES DES SANCTIONS ÉCONOMIQUES DE LA CEDEAO EN 2022 : Examens de l'endettement et de la stabilité macroéconomique du Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.165 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10428243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation et le journalisme : L'impact des réseaux sociaux et du journalisme citoyen sur la scène médiatique malienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.152-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10424486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience du Mali à l’épreuve de la crise de Covid-19 : une analyse des conséquences économiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Recherches en Economie et en Management Africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.55-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES DYNAMIQUES DU SECTEUR PRIVÉ MALIEN : Les défis de la création, du développement et du financement des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10114903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3910,1016 +4183,1016 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'argent sale déstabilise l’économie réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions L'Harmattan. Editions L'Harmattan, 2026, 978-2-336-59916-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté sans puissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, 978-2-336-58892-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu, cette belle et généreuse Dame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L"Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Harmattan Mali, Omar Sylla, 978-2-336-54546-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-pouvoirs sous tutelle Sociétés civiles, militaires et illusions démocratiques en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Harmattan Mali, 978-2-336-57929-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dernier silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.editions-harmattan.fr/catalogue/livre/le-dernier-silence/79441, 2025, Harmattan Mali, Omar Sylla, 978-2-336-55277-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État, le marché et la fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'esprit économique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, L'esprit économique, 978-2-336-56329-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Études africaines, 978-2-336-44142-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des auxiliaires Ançar de Médine, aux Ançar Dine de Ousmane Cherif Madani Haidara au Mali :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions L'Harmattan. L'Harmattan, 2023, 978-2-336-41119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PÈRE JOSEF STAMER ITINÉRAIRE D'UN CONNAISSEUR DE L'ISLAM ET D'UN AMI DES MUSULMANS</w:t>
+                <w:t xml:space="preserve">Propagande, Agitation, Harcèlement : La communication gouvernementale pendant la transition au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, https://www.editions-harmattan.fr/catalogue/livre/pere-josef-stamer/5930, 2023, Harmattan Mali, Omar Sylla, 978-2-336-42166-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 978-2-336-41134-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146523v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagande, Agitation, Harcèlement : La communication gouvernementale pendant la transition au Mali</w:t>
+                <w:t xml:space="preserve">PÈRE JOSEF STAMER ITINÉRAIRE D'UN CONNAISSEUR DE L'ISLAM ET D'UN AMI DES MUSULMANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2023, 978-2-336-41134-7</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.editions-harmattan.fr/catalogue/livre/pere-josef-stamer/5930, 2023, Harmattan Mali, Omar Sylla, 978-2-336-42166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533491v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RATIONALISER POUR RESILIENCE :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-620-6-70057-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact comparé entre écoles coraniques et systèmes éducatifs chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Études africaines, 978-2-343-24537-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarder les intérêts nationaux en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballan Diakité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Études africaines, 978-2-343-24537-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solutions économiques:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, 2018, 10613841439X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4929,91 +5202,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantive Democracy and Inclusive Development in the Sahel: Conditions for a Virtuous Political-Economic Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5023,153 +5296,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moralized authoritarian governance: Theory, measurement, and empirical evidence from comparative case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Withdrawal and Socio-Economic Reconfiguration in the Sahel: Mali, Burkina Faso, Niger, and Chad, 2012-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5179,98 +5452,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté sans puissance ? Les illusions économiques de l’Alliance des États du Sahel après la rupture avec la CEDEAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté sans puissance ? Les illusions économiques de l’Alliance des États du Sahel après la rupture avec la CEDEAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.978-2-336-58892-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5280,167 +5553,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances citoyennes et sécurités du quotidien : penser la démocratie substantive sous régimes militaires en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Africaines de la Démocratie 2025, Dakar du 19 au 23 juin 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la Démarcation et l'Innovation, Jun 2025, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée entre la démocratie en tant que système politique et les pratiques démocratiques au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse du système démocratique malien: Défis et perspectives. Conférence sur la démocratie au Mali,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Friedrich Ebert., Dec 2023, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5450,779 +5723,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE JIHAD OF SCARCITY: Economic strangulation as a strategy of domination in Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOCIAL NETWORKS IN MALI: Between political mobilization and censorship mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Ballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17813332⟩</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10582646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562279v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCIAL NETWORKS IN MALI: Between political mobilization and censorship mechanisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE JIHAD OF SCARCITY: Economic strangulation as a strategy of domination in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10582646⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17813332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562276v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE ET DEMOCRATIE FRAGILE EN AFRIQUE DE L'OUEST : entre répression numérique et mobilisation citoyenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengthening Fiscal Discipline and Public Financing of the Economy: An Integrated Approach Applied to UEMOA and the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct151⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378820v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Fiscal Discipline and Public Financing of the Economy: An Integrated Approach Applied to UEMOA and the Sahel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE ET DEMOCRATIE FRAGILE EN AFRIQUE DE L'OUEST : entre répression numérique et mobilisation citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct556⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38124/ijisrt/25oct151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378821v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF SECURITY INSTABILITY ON EDUCATION IN THE SÉGOU REGION, MALI: Analysis and Strategic Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Lamine Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakary Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiouma Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10598156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHALLENGES AND PERSPECTIVES: Understanding the Labyrinth of Unemployment in Mali (1991-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahirou Tangara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10658398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security challenges and access to education in central mali : The case of the Mopti Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10428139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the consequences of ecowas economic sanctions in 2022: Examination of Indebtedness and Macroeconomic Stability in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dembélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10428244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6232,114 +6505,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Des Mediaş Au Mali : Impact de la précarité économique des journalistes sur la qualité de l'information au sein de la presse écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fakaba Sissoko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. nternational Journal of Accounting, Finance, Auditing, Management and Economics, 5(2), 516-534., 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04500050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6407,51 +6680,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0E75D40"/>
+    <w:nsid w:val="E92AE144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6638,51 +6911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-fakaba-sissoko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9538-5912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fakaba Sissoko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18223650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19855453" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dembele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18619645" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fakaba Sissoko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/26mar1445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16994591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Konat&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16700411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16693928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15481654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15437367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soua&#239;bou Lamine Samba Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguibou Ha&#239;dara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiouma Kon&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14975079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17282370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25oct556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17405495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17813332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15529262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25oct151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahirou Tangara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sacko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17218344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15607780" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Traore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249540" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15333803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15767802" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Ballo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Kone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dembele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10582645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Lamine Traore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiouma Kone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10598156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10684829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Souiabou Samba Traore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Bakary Berthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Ousmane Mariko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaila Fan&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falingu&#233; Ke&#239;ta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye N'Tigui Konare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Mariko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10798982" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daman-Guil&#233; Diawara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maiga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10658398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10799041" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laya Guindo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soungalo Berth&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10517994" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10877864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428138" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10424486" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10114903" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/dieu/79423" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/contre-pouvoirs-sous-tutelle/80536" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-dernier-silence/79441" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-etat-le-marche-et-la-fragilite/79904" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/au-dela-de-la-crise/76312" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/pere-josef-stamer/5930" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/search" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/sauvegarder-les-interets-nationaux-en-afrique/4851" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballan Diakit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10582646" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428244" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04500050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-fakaba-sissoko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9538-5912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fakaba Sissoko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18223650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/26apr2027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19855453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fakaba Sissoko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.20059971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/26apr1686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/26mar1445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dembele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18619645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16994591" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16693928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Konat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16700411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17813332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17405495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25oct556" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17282370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soua&#239;bou Lamine Samba Traore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguibou Ha&#239;dara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiouma Kon&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14975079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15437367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15481654" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15529262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/25oct151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahirou Tangara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sacko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17218344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15607780" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249540" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Traore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249558" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15333803" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15767802" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Ballo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Kone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dembele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10582645" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Lamine Traore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiouma Kone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10598156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Souiabou Samba Traore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Bakary Berthe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Ousmane Mariko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10684829" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye N'Tigui Konare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Mariko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10798982" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaila Fan&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falingu&#233; Ke&#239;ta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daman-Guil&#233; Diawara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maiga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10658398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laya Guindo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10517994" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soungalo Berth&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10877864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10799041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428243" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10424486" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10114903" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/dieu/79423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/contre-pouvoirs-sous-tutelle/80536" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-dernier-silence/79441" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-etat-le-marche-et-la-fragilite/79904" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/au-dela-de-la-crise/76312" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/pere-josef-stamer/5930" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/search" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/sauvegarder-les-interets-nationaux-en-afrique/4851" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballan Diakit&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537303v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132118v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10582646" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10428244" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04500050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>