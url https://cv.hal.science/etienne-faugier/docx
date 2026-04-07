--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Faugier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire contemporaine, Université Lumière Lyon II, Laboratoire d'études rurales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille sur une approche historique socioculturelle des transports, des mobilités et des pratiques touristiques en France et au Québec. Je travaille notamment sur l'espace rural, la vitesse, le tourisme, l'alimentation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Maître de conférences en histoire contemporaine au département tourisme de l'Université Lumière Lyon II (depuis 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherches, Ecole des Mines PSL (2019-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifié en histoire-géographie (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctorat en histoire contemporaine, Université de Neuchâtel (2013-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire contemporaine, Université Laval/Université Lumière Lyon II (2013)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports touristiques contre mobilités touristiques ? Démoder et dé-modaliser l’approche géohistorique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports touristiques contre mobilités touristiques ? Démoder et dé-modaliser l’approche géohistorique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 245 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace rural, terrain de prédilection de l’automobilisme : l’exemple du département du Rhône (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.189-208. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.249.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il voyager pour être heureux ? », exposition à l’espace Fondation EDF, Paris, 20 mai 2022 – 29 janvier 2023, Lectures critiques & débats | 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le voyage en train ». Exposition au musée d’arts et au musée Jules Verne de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaler la route : enjeux alimentaires et automobilisme dans la province de Québec, fin XIX e siècle-1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 245 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.245.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville devrait largement profiter du circuit ». Une approche environnementale des circuits des Grands Prix automobiles de Lyon de 1914 et 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, espace et temps. Quelle mémoire pour la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserveries mémorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables contemporaines de la vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Necessity of Slowing Time: Speed as a Bridge between Transport History and Mobility History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/mih.2017.080112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la co-dépendance à l’indépendance : Automobilisme et tourisme dans la province de Québec, 1906-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, espace et temps. Quelle mémoire pour la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserveries mémorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de mobilité et l’automobilisme. Pour une analyse systémique de la vitesse automobile dans l’espace rural : le cas du département du Rhône et de la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (01), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de mobilité et l’automobilisme. Pour une analyse systémique de la vitesse automobile dans l’espace rural : le cas du département du Rhône et de la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Usages de la vitesse, 2015 (01), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la vitesse de libération : la vitesse comme agent de transformation dans la province de Québec (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile, transports urbains et mutations : l’automobilisation urbaine de Québec, 1919–1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038465ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mobilités : autonomisation ou pleine affiliation à l’histoire des sciences et des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobilisme et religion au Québec, 1890-1960 : ambivalence de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel ferroviaire : moteur vertueux écologique de la densification touristique et quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La ville sous cloche Densification, Zéro Artificialisation Nette et patrimoines culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités touristiques telles que traitées par les historiens et géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Tourisme &amp; Itinérances : des expériences aux enjeux d’adaptation, de transformation et de soutenabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser les passions, interroger les sources : l’automobilisme et son histoire au Québec (fin XIX-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut d’histoire de l’Amérique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une juste place de l’histoire des transports au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hamel-Charest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousquet Marie-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut d’histoire de l’Amérique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automobile à l’automobilisme, entre ville et campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Un éveil tardif : les sciences sociales face à l’automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports aux mobilités touristiques : penser la plurimodalité pour une transition touristique plus viable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Annuelle de l'Association Française de Management du Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer les Etatsuniens pour mieux séduire les Français ? La politique touristique québécoise et ses stratégies, XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Tourisme et francophonie : les circulations touristiques entre l’Amérique du Nord et l’Europe aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of automobility, between French-speaking and English-speaking: The case of Quebec’s Province (1890s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of automobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Konstanz (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités durables : une transition viable et désirable pour le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Tourisme et transitions » - 12e édition du colloque pluridisciplinaire AsTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Papeete (Tahiti), Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivants et morts sur la route, la sécurité routière au prisme de l’histoire des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Milor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l’histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Blois / Journées de l'histoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et histoire des transports et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une métropole mobile avant les institutions métropolitaines ? Socio-histoire des services de transports avant l’intercommunalité lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’histoire et devenirs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veni, Vidi, Supervixi : Vitesse et spectacle automobile des Grands Prix Automobiles de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’histoire des entreprises en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités rurales : histoire et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la route : entre imaginaires, sens et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cerisy - la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans les périphéries : ce que peut l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités orphelines, périphériques et rurales. Par-delà le coin de la rue et les ronds-points</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, immobilités : analyse des politiques publiques autour du DIVD de la gare de Fontainebleau-Avon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme au Canada, XIXe-XXe siècles : un écran de fumée pour analyser les mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Société historique du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Calgary (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaler la route : enjeux alimentaires et enjeux de mobilité dans la province de Québec, fin XIXe siècle-1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les routes des paysages culturels alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville devrait largement profiter du circuit » : Une approche environnementale des circuits des grands prix automobiles de Lyon de 1914 et 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Autodromes et circuits : infrastructures des mondes automobiles (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités automobiles, XIXe-XXIe siècles : les usagers sont-ils encore au volant ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Usager/citoyen et participation aux modèles de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims (51), France. p. 55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance automobile ? Liberté automobile ? L’automobilisme dans le monde rural, XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peut-on se passer de la voiture hors des centres urbains ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobilisme et religion au Québec, 1890-1960 : ambivalence de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Joys of Winter : Motoring in Quebec (19-20th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Symposium « A History of Technology for an Age of Crisis », ICOHTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between exploration and demonstration of the post-carbon city: uncertainties around the SCID dispositif (Sustainable City Industrial Demonstrator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Automobile et publicité : regards rétrospectifs, regards prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Automobile et publicité : les codes ont-ils changé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des constructeurs français d'automobiles, Jun 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Infrastructure: Automobilism in Quebec and Rhone Region, 19-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Transport, Traffic and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transport, Traffic and Mobility Association, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans la région de Québec, 1890-1960 : entre résilience et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème conférence biennale de l’association pour l’histoire de la science de la technologie au Canada « Diversité et tension : science, technologie et régionalisme canadien dans une perspective historique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering the Invisible, Visible : Autonomous Car and Peripheric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Decoding Europe: Technological Pasts in the Digital Age", 9th Tensions of Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Infrastructure: Automobilism in Quebec and Rhone Region, 19-20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Infrastruture and Mobility », International Conference Transport, Traffic and Mobility (T²M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rendering the Invisible, Visible: Autonomous Car and Peripheric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Tensions of Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans la région de Québec, 1890-1960 : entre résilience et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème conférence biennale de l’Association pour l’histoire de la science et de la technologie au Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Québécois au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Septentrion. Editions Septentrion, 2024, 9782897915452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France, XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand colin; Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782200634315. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré/Post-vention routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descartes &amp; Cie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)assurer les conduites: Actualités et perspectives sur le Droit, les assurances et la sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes &amp; Cie, 2025, 978-2-84446-383-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pas, au galop, en km/h : identité en mouvement et révolution de l’espace-temps des campagnes françaises, 1815-1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2024, 9782340094086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités métropolitaines avant la &amp;quot;Métropole&amp;quot; : socio-histoire des transports périphériques dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier, Aurélie; Verhage, Roelof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, métropole en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.135-150, 2023, 978-2-7297-1407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.21-42, 2022, Collection U, 9782200634315. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-93, 2022, Collection U, 2200634315. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’en-lys-ement de l’automobilisme ? La mobilité hivernale dans la province de Québec (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adaptation aux changements climatiques dans le transport terrestre: « Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser la vitesse : L’exemple de l’automobilisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertiges de la vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme et la culture en Amérique du nord : le cas de la Province de Québec (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des chemins : le Club ­automobile de Québec comme cheville ouvrière de l’automobilisme (1912-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la représentation à la manifestation : Groupes de pression et enjeux politiques au Québec, XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le volant, prendre le pouvoir ? La longue route du peuple vers l’égalité de la mobilité : l’exemple du département du Rhône (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports de la démocratie : : Approche historique des enjeux politiques de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.131-148, 2014, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.50865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme automobile comme mise en mouvement de la Province de Québec (1905-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme comme facteur de transformations économiques, techniques et sociales : une approche comparative (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural transportation: From a Wrong Start to an Uncertain Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in History: Themes in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestations croisées anti-automobiles au début du XXe siècle. Les cas du département du Rhône et de la Province de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile : Les cartes du désamour - Généalogies de l'anti-automobilisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle des transports sur papier : les revues d’un automobile-club comme lieu de l’automobilisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'histoire des transports à l'histoire de la mobilité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.247-258, 2009, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.102246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries télé, réseaux sociaux… nos nouveaux imaginaires de voyage sont-ils compatibles avec les enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophobie&amp;quot; et anti-automobilisme : contestations motorisées dans les espaces ruraux européens (fin xixe-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/encyclopedie/th%C3%A9matiques/%C3%A9cologies-et-environnements/espace-et-ressources-entre-protection-et-valorisation/autophobie-et-anti-automobilisme%C2%A0-contestations-motoris%C3%A9es-dans-les-espaces-ruraux-europ%C3%A9ens-fin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Isabelle Baraud-Serfaty, Trottoirs, une approche économique, historique et flâneuse, Editions Apogée, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Williot Jean-Pierre, Mobilités alimentaires. Restaurations et consommations dans l’espace des chemins de fer en France (XIXe-XXIe siècle), Paris, Éditions de la Sorbonne, “Mobilités et sociétés”, 2022, 283 pages, €20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nouvelles du paradis. La carte postale de vacances ». Exposition au musée de La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yp7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trous paumés aux quatre coins du monde » À propos de : Riccardo Ciavolella, Pétaouchnok(s). Du bout du monde au milieu de nulle part, La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Cédric Fériel, La ville piétonne : une autre histoire urbaine du XXe siècle? Paris, Éditions de la Sorbonne, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.334-335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/uhr-05-2023-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Steve Bernardin (dir.), Croisades privées et problèmes publics : l’héritage sociologique de Joseph Gusfield, Rennes, PUR, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Stève Bernardin (dir.), Croisades privées et problèmes publics. L’héritage sociologique de Joseph Gusfield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r0gq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Jean Dubé, Jean Mercier, Emiliano Scanu, Comment survivre aux controverses sur le transport à Québec ?, Québec, Septentrion, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Cédric Fériel, La ville piétonne au XXIe siècle, Paris, Editions de la Sorbonne, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Jean Dubé, Jean Mercier et Emiliano Scanu, Comment survivre aux controverses sur le transport à Québec ?, Québec, Septentrion, 2021, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.253. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101973ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire c’est s’épanouir, À propos de : Matthew B. Crawford, Prendre la route. Une philosophie de la conduite, La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://laviedesidees.fr/Conduire-c-est-s-epanouir.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Yoann DEMOLI, Pierre LANNOY, Sociologie de l’automobile , Paris, La Découverte, coll. « Repères Sociologie », 2019, 123 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.283. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.225.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste transporté et les transports touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire rentrer la voiture au musée : fétichisme ou post-modernisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui travaillent, ou l’humanité dans un monde globalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jablonka : portrait de l’historien en enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.nonfiction.fr/article-9323-jablonka-portrait-de-lhistorien-en-enfant.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Flonneau, L’automobile au Temps des Trente Glorieuses: Un Rêve D’automobilisme [Automobile During the Thirty Glorious: Automobilism’s Dream]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.267-268. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022526618770370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault, Hyper-Lieux : Les nouvelles géographies de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier, Michel Lussault, La pratique de l’anthropologie : du décentrement à l’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://journals.openedition.org/lectures/22250. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre (dir.), Lyon ville internationale : la métropole lyonnaise à l’assaut de la scène internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://journals.openedition.org/lectures/12690. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nélias, Histoire de la nationale 7 : de l’Antiquité à la route des vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal, Un sociologue au volant : le rapport de l’individu à sa voiture en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Christin, L’usure du monde : critique de la déraison touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, https://journals.openedition.org/lectures/16054. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif DIVD : potentiels, contraintes et épreuves d’une gouvernance par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de la vitesse : l’automobilisme et ses enjeux dans le département du Rhône et la région de Québec (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université lumière Lyon 2; université laval Québec, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04500054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCONOMIE DE LA VITESSE : L'AUTOMOBILISME ET SES ENJEUX DANS LE DÉPARTEMENT DU RHÔNE ET LA RÉGION DE QUÉBEC (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lyon 2 Lumière; Université Laval (Québec, Canada), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02497253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Faugier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire contemporaine, Université Lumière Lyon II, Laboratoire d'études rurales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille sur une approche historique socioculturelle des transports, des mobilités et des pratiques touristiques en France et au Québec. Je travaille notamment sur l'espace rural, la vitesse, le tourisme, l'alimentation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Maître de conférences en histoire contemporaine au département tourisme de l'Université Lumière Lyon II (depuis 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherches, Ecole des Mines PSL (2019-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifié en histoire-géographie (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctorat en histoire contemporaine, Université de Neuchâtel (2013-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire contemporaine, Université Laval/Université Lumière Lyon II (2013)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports touristiques contre mobilités touristiques ? Démoder et dé-modaliser l’approche géohistorique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 245 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace rural, terrain de prédilection de l’automobilisme : l’exemple du département du Rhône (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.189-208. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.249.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports touristiques contre mobilités touristiques ? Démoder et dé-modaliser l’approche géohistorique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il voyager pour être heureux ? », exposition à l’espace Fondation EDF, Paris, 20 mai 2022 – 29 janvier 2023, Lectures critiques & débats | 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le voyage en train ». Exposition au musée d’arts et au musée Jules Verne de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaler la route : enjeux alimentaires et automobilisme dans la province de Québec, fin XIX e siècle-1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 245 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.245.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville devrait largement profiter du circuit ». Une approche environnementale des circuits des Grands Prix automobiles de Lyon de 1914 et 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, espace et temps. Quelle mémoire pour la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserveries mémorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables contemporaines de la vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Necessity of Slowing Time: Speed as a Bridge between Transport History and Mobility History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/mih.2017.080112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la co-dépendance à l’indépendance : Automobilisme et tourisme dans la province de Québec, 1906-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, espace et temps. Quelle mémoire pour la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserveries mémorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de mobilité et l’automobilisme. Pour une analyse systémique de la vitesse automobile dans l’espace rural : le cas du département du Rhône et de la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Usages de la vitesse, 2015 (01), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de mobilité et l’automobilisme. Pour une analyse systémique de la vitesse automobile dans l’espace rural : le cas du département du Rhône et de la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (01), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la vitesse de libération : la vitesse comme agent de transformation dans la province de Québec (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile, transports urbains et mutations : l’automobilisation urbaine de Québec, 1919–1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038465ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mobilités : autonomisation ou pleine affiliation à l’histoire des sciences et des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobilisme et religion au Québec, 1890-1960 : ambivalence de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automobile à l’automobilisme, entre ville et campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Un éveil tardif : les sciences sociales face à l’automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports aux mobilités touristiques : penser la plurimodalité pour une transition touristique plus viable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Annuelle de l'Association Française de Management du Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer les Etatsuniens pour mieux séduire les Français ? La politique touristique québécoise et ses stratégies, XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Tourisme et francophonie : les circulations touristiques entre l’Amérique du Nord et l’Europe aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel ferroviaire : moteur vertueux écologique de la densification touristique et quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La ville sous cloche Densification, Zéro Artificialisation Nette et patrimoines culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités touristiques telles que traitées par les historiens et géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Tourisme &amp; Itinérances : des expériences aux enjeux d’adaptation, de transformation et de soutenabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser les passions, interroger les sources : l’automobilisme et son histoire au Québec (fin XIX-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut d’histoire de l’Amérique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une juste place de l’histoire des transports au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hamel-Charest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousquet Marie-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut d’histoire de l’Amérique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of automobility, between French-speaking and English-speaking: The case of Quebec’s Province (1890s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of automobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Konstanz (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités durables : une transition viable et désirable pour le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Tourisme et transitions » - 12e édition du colloque pluridisciplinaire AsTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Papeete (Tahiti), Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivants et morts sur la route, la sécurité routière au prisme de l’histoire des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Milor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l’histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Blois / Journées de l'histoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et histoire des transports et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une métropole mobile avant les institutions métropolitaines ? Socio-histoire des services de transports avant l’intercommunalité lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’histoire et devenirs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veni, Vidi, Supervixi : Vitesse et spectacle automobile des Grands Prix Automobiles de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’histoire des entreprises en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités rurales : histoire et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la route : entre imaginaires, sens et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cerisy - la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans les périphéries : ce que peut l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités orphelines, périphériques et rurales. Par-delà le coin de la rue et les ronds-points</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, immobilités : analyse des politiques publiques autour du DIVD de la gare de Fontainebleau-Avon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme au Canada, XIXe-XXe siècles : un écran de fumée pour analyser les mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Société historique du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Calgary (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaler la route : enjeux alimentaires et enjeux de mobilité dans la province de Québec, fin XIXe siècle-1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les routes des paysages culturels alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville devrait largement profiter du circuit » : Une approche environnementale des circuits des grands prix automobiles de Lyon de 1914 et 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Autodromes et circuits : infrastructures des mondes automobiles (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités automobiles, XIXe-XXIe siècles : les usagers sont-ils encore au volant ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Usager/citoyen et participation aux modèles de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims (51), France. p. 55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance automobile ? Liberté automobile ? L’automobilisme dans le monde rural, XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peut-on se passer de la voiture hors des centres urbains ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobilisme et religion au Québec, 1890-1960 : ambivalence de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Joys of Winter : Motoring in Quebec (19-20th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Symposium « A History of Technology for an Age of Crisis », ICOHTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between exploration and demonstration of the post-carbon city: uncertainties around the SCID dispositif (Sustainable City Industrial Demonstrator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Automobile et publicité : regards rétrospectifs, regards prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Automobile et publicité : les codes ont-ils changé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des constructeurs français d'automobiles, Jun 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Infrastructure: Automobilism in Quebec and Rhone Region, 19-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Transport, Traffic and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transport, Traffic and Mobility Association, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering the Invisible, Visible : Autonomous Car and Peripheric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Decoding Europe: Technological Pasts in the Digital Age", 9th Tensions of Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans la région de Québec, 1890-1960 : entre résilience et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème conférence biennale de l’association pour l’histoire de la science de la technologie au Canada « Diversité et tension : science, technologie et régionalisme canadien dans une perspective historique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Infrastructure: Automobilism in Quebec and Rhone Region, 19-20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Infrastruture and Mobility », International Conference Transport, Traffic and Mobility (T²M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rendering the Invisible, Visible: Autonomous Car and Peripheric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Tensions of Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans la région de Québec, 1890-1960 : entre résilience et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème conférence biennale de l’Association pour l’histoire de la science et de la technologie au Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Québécois au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Septentrion. Editions Septentrion, 2024, 9782897915452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France, XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand colin; Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782200634315. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré/Post-vention routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descartes &amp; Cie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)assurer les conduites: Actualités et perspectives sur le Droit, les assurances et la sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes &amp; Cie, 2025, 978-2-84446-383-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pas, au galop, en km/h : identité en mouvement et révolution de l’espace-temps des campagnes françaises, 1815-1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2024, 9782340094086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités métropolitaines avant la &amp;quot;Métropole&amp;quot; : socio-histoire des transports périphériques dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier, Aurélie; Verhage, Roelof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, métropole en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.135-150, 2023, 978-2-7297-1407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.21-42, 2022, Collection U, 9782200634315. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-93, 2022, Collection U, 2200634315. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’en-lys-ement de l’automobilisme ? La mobilité hivernale dans la province de Québec (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adaptation aux changements climatiques dans le transport terrestre: « Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser la vitesse : L’exemple de l’automobilisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertiges de la vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme et la culture en Amérique du nord : le cas de la Province de Québec (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des chemins : le Club ­automobile de Québec comme cheville ouvrière de l’automobilisme (1912-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la représentation à la manifestation : Groupes de pression et enjeux politiques au Québec, XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le volant, prendre le pouvoir ? La longue route du peuple vers l’égalité de la mobilité : l’exemple du département du Rhône (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports de la démocratie : : Approche historique des enjeux politiques de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.131-148, 2014, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.50865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme automobile comme mise en mouvement de la Province de Québec (1905-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme comme facteur de transformations économiques, techniques et sociales : une approche comparative (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural transportation: From a Wrong Start to an Uncertain Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in History: Themes in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestations croisées anti-automobiles au début du XXe siècle. Les cas du département du Rhône et de la Province de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile : Les cartes du désamour - Généalogies de l'anti-automobilisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle des transports sur papier : les revues d’un automobile-club comme lieu de l’automobilisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'histoire des transports à l'histoire de la mobilité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.247-258, 2009, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.102246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries télé, réseaux sociaux… nos nouveaux imaginaires de voyage sont-ils compatibles avec les enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophobie&amp;quot; et anti-automobilisme : contestations motorisées dans les espaces ruraux européens (fin xixe-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/encyclopedie/th%C3%A9matiques/%C3%A9cologies-et-environnements/espace-et-ressources-entre-protection-et-valorisation/autophobie-et-anti-automobilisme%C2%A0-contestations-motoris%C3%A9es-dans-les-espaces-ruraux-europ%C3%A9ens-fin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Isabelle Baraud-Serfaty, Trottoirs, une approche économique, historique et flâneuse, Editions Apogée, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Williot Jean-Pierre, Mobilités alimentaires. Restaurations et consommations dans l’espace des chemins de fer en France (XIXe-XXIe siècle), Paris, Éditions de la Sorbonne, “Mobilités et sociétés”, 2022, 283 pages, €20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nouvelles du paradis. La carte postale de vacances ». Exposition au musée de La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yp7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trous paumés aux quatre coins du monde » À propos de : Riccardo Ciavolella, Pétaouchnok(s). Du bout du monde au milieu de nulle part, La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Cédric Fériel, La ville piétonne : une autre histoire urbaine du XXe siècle? Paris, Éditions de la Sorbonne, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.334-335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/uhr-05-2023-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Steve Bernardin (dir.), Croisades privées et problèmes publics : l’héritage sociologique de Joseph Gusfield, Rennes, PUR, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Stève Bernardin (dir.), Croisades privées et problèmes publics. L’héritage sociologique de Joseph Gusfield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r0gq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Jean Dubé, Jean Mercier, Emiliano Scanu, Comment survivre aux controverses sur le transport à Québec ?, Québec, Septentrion, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Jean Dubé, Jean Mercier et Emiliano Scanu, Comment survivre aux controverses sur le transport à Québec ?, Québec, Septentrion, 2021, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.253. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101973ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Cédric Fériel, La ville piétonne au XXIe siècle, Paris, Editions de la Sorbonne, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire c’est s’épanouir, À propos de : Matthew B. Crawford, Prendre la route. Une philosophie de la conduite, La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://laviedesidees.fr/Conduire-c-est-s-epanouir.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Yoann DEMOLI, Pierre LANNOY, Sociologie de l’automobile , Paris, La Découverte, coll. « Repères Sociologie », 2019, 123 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.283. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.225.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste transporté et les transports touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire rentrer la voiture au musée : fétichisme ou post-modernisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui travaillent, ou l’humanité dans un monde globalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jablonka : portrait de l’historien en enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.nonfiction.fr/article-9323-jablonka-portrait-de-lhistorien-en-enfant.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Flonneau, L’automobile au Temps des Trente Glorieuses: Un Rêve D’automobilisme [Automobile During the Thirty Glorious: Automobilism’s Dream]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.267-268. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022526618770370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault, Hyper-Lieux : Les nouvelles géographies de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier, Michel Lussault, La pratique de l’anthropologie : du décentrement à l’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://journals.openedition.org/lectures/22250. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre (dir.), Lyon ville internationale : la métropole lyonnaise à l’assaut de la scène internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://journals.openedition.org/lectures/12690. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal, Un sociologue au volant : le rapport de l’individu à sa voiture en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Christin, L’usure du monde : critique de la déraison touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, https://journals.openedition.org/lectures/16054. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nélias, Histoire de la nationale 7 : de l’Antiquité à la route des vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif DIVD : potentiels, contraintes et épreuves d’une gouvernance par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de la vitesse : l’automobilisme et ses enjeux dans le département du Rhône et la région de Québec (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université lumière Lyon 2; université laval Québec, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04500054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCONOMIE DE LA VITESSE : L'AUTOMOBILISME ET SES ENJEUX DANS LE DÉPARTEMENT DU RHÔNE ET LA RÉGION DE QUÉBEC (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lyon 2 Lumière; Université Laval (Québec, Canada), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02497253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0189" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.245.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015001028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038465ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Deudon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamel-Charest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50865" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.102246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/uhr-05-2023-09" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r0gq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101973ar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.225.0283" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526618770370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22250" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12690" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14089" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15184" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16054" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04500054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02497253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.245.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015001028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038465ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Deudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gagnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamel-Charest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50865" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.102246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/uhr-05-2023-09" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r0gq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101973ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.225.0283" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526618770370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22250" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12690" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15184" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04500054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02497253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>