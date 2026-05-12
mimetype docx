--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Faugier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire contemporaine, Université Lumière Lyon II, Laboratoire d'études rurales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille sur une approche historique socioculturelle des transports, des mobilités et des pratiques touristiques en France et au Québec. Je travaille notamment sur l'espace rural, la vitesse, le tourisme, l'alimentation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Maître de conférences en histoire contemporaine au département tourisme de l'Université Lumière Lyon II (depuis 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherches, Ecole des Mines PSL (2019-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifié en histoire-géographie (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctorat en histoire contemporaine, Université de Neuchâtel (2013-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire contemporaine, Université Laval/Université Lumière Lyon II (2013)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports touristiques contre mobilités touristiques ? Démoder et dé-modaliser l’approche géohistorique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 245 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace rural, terrain de prédilection de l’automobilisme : l’exemple du département du Rhône (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.189-208. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.249.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports touristiques contre mobilités touristiques ? Démoder et dé-modaliser l’approche géohistorique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il voyager pour être heureux ? », exposition à l’espace Fondation EDF, Paris, 20 mai 2022 – 29 janvier 2023, Lectures critiques & débats | 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le voyage en train ». Exposition au musée d’arts et au musée Jules Verne de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaler la route : enjeux alimentaires et automobilisme dans la province de Québec, fin XIX e siècle-1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 245 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.245.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville devrait largement profiter du circuit ». Une approche environnementale des circuits des Grands Prix automobiles de Lyon de 1914 et 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, espace et temps. Quelle mémoire pour la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserveries mémorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables contemporaines de la vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Necessity of Slowing Time: Speed as a Bridge between Transport History and Mobility History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/mih.2017.080112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la co-dépendance à l’indépendance : Automobilisme et tourisme dans la province de Québec, 1906-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, espace et temps. Quelle mémoire pour la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserveries mémorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de mobilité et l’automobilisme. Pour une analyse systémique de la vitesse automobile dans l’espace rural : le cas du département du Rhône et de la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Usages de la vitesse, 2015 (01), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de mobilité et l’automobilisme. Pour une analyse systémique de la vitesse automobile dans l’espace rural : le cas du département du Rhône et de la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (01), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la vitesse de libération : la vitesse comme agent de transformation dans la province de Québec (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile, transports urbains et mutations : l’automobilisation urbaine de Québec, 1919–1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038465ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mobilités : autonomisation ou pleine affiliation à l’histoire des sciences et des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobilisme et religion au Québec, 1890-1960 : ambivalence de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automobile à l’automobilisme, entre ville et campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Un éveil tardif : les sciences sociales face à l’automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports aux mobilités touristiques : penser la plurimodalité pour une transition touristique plus viable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Annuelle de l'Association Française de Management du Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer les Etatsuniens pour mieux séduire les Français ? La politique touristique québécoise et ses stratégies, XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Tourisme et francophonie : les circulations touristiques entre l’Amérique du Nord et l’Europe aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel ferroviaire : moteur vertueux écologique de la densification touristique et quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La ville sous cloche Densification, Zéro Artificialisation Nette et patrimoines culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités touristiques telles que traitées par les historiens et géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Tourisme &amp; Itinérances : des expériences aux enjeux d’adaptation, de transformation et de soutenabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser les passions, interroger les sources : l’automobilisme et son histoire au Québec (fin XIX-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut d’histoire de l’Amérique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une juste place de l’histoire des transports au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hamel-Charest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousquet Marie-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut d’histoire de l’Amérique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of automobility, between French-speaking and English-speaking: The case of Quebec’s Province (1890s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of automobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Konstanz (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités durables : une transition viable et désirable pour le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Tourisme et transitions » - 12e édition du colloque pluridisciplinaire AsTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Papeete (Tahiti), Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivants et morts sur la route, la sécurité routière au prisme de l’histoire des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Milor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l’histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Blois / Journées de l'histoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et histoire des transports et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une métropole mobile avant les institutions métropolitaines ? Socio-histoire des services de transports avant l’intercommunalité lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’histoire et devenirs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veni, Vidi, Supervixi : Vitesse et spectacle automobile des Grands Prix Automobiles de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’histoire des entreprises en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités rurales : histoire et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la route : entre imaginaires, sens et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cerisy - la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans les périphéries : ce que peut l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités orphelines, périphériques et rurales. Par-delà le coin de la rue et les ronds-points</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, immobilités : analyse des politiques publiques autour du DIVD de la gare de Fontainebleau-Avon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme au Canada, XIXe-XXe siècles : un écran de fumée pour analyser les mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Société historique du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Calgary (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaler la route : enjeux alimentaires et enjeux de mobilité dans la province de Québec, fin XIXe siècle-1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les routes des paysages culturels alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville devrait largement profiter du circuit » : Une approche environnementale des circuits des grands prix automobiles de Lyon de 1914 et 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Autodromes et circuits : infrastructures des mondes automobiles (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités automobiles, XIXe-XXIe siècles : les usagers sont-ils encore au volant ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Usager/citoyen et participation aux modèles de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims (51), France. p. 55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance automobile ? Liberté automobile ? L’automobilisme dans le monde rural, XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peut-on se passer de la voiture hors des centres urbains ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobilisme et religion au Québec, 1890-1960 : ambivalence de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Joys of Winter : Motoring in Quebec (19-20th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Symposium « A History of Technology for an Age of Crisis », ICOHTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between exploration and demonstration of the post-carbon city: uncertainties around the SCID dispositif (Sustainable City Industrial Demonstrator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Automobile et publicité : regards rétrospectifs, regards prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Automobile et publicité : les codes ont-ils changé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des constructeurs français d'automobiles, Jun 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Infrastructure: Automobilism in Quebec and Rhone Region, 19-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Transport, Traffic and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transport, Traffic and Mobility Association, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering the Invisible, Visible : Autonomous Car and Peripheric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Decoding Europe: Technological Pasts in the Digital Age", 9th Tensions of Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans la région de Québec, 1890-1960 : entre résilience et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème conférence biennale de l’association pour l’histoire de la science de la technologie au Canada « Diversité et tension : science, technologie et régionalisme canadien dans une perspective historique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Infrastructure: Automobilism in Quebec and Rhone Region, 19-20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Infrastruture and Mobility », International Conference Transport, Traffic and Mobility (T²M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rendering the Invisible, Visible: Autonomous Car and Peripheric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Tensions of Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans la région de Québec, 1890-1960 : entre résilience et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème conférence biennale de l’Association pour l’histoire de la science et de la technologie au Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Québécois au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Septentrion. Editions Septentrion, 2024, 9782897915452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France, XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand colin; Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782200634315. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré/Post-vention routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descartes &amp; Cie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)assurer les conduites: Actualités et perspectives sur le Droit, les assurances et la sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes &amp; Cie, 2025, 978-2-84446-383-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pas, au galop, en km/h : identité en mouvement et révolution de l’espace-temps des campagnes françaises, 1815-1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2024, 9782340094086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités métropolitaines avant la &amp;quot;Métropole&amp;quot; : socio-histoire des transports périphériques dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier, Aurélie; Verhage, Roelof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, métropole en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.135-150, 2023, 978-2-7297-1407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.21-42, 2022, Collection U, 9782200634315. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-93, 2022, Collection U, 2200634315. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’en-lys-ement de l’automobilisme ? La mobilité hivernale dans la province de Québec (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adaptation aux changements climatiques dans le transport terrestre: « Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser la vitesse : L’exemple de l’automobilisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertiges de la vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme et la culture en Amérique du nord : le cas de la Province de Québec (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des chemins : le Club ­automobile de Québec comme cheville ouvrière de l’automobilisme (1912-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la représentation à la manifestation : Groupes de pression et enjeux politiques au Québec, XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le volant, prendre le pouvoir ? La longue route du peuple vers l’égalité de la mobilité : l’exemple du département du Rhône (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports de la démocratie : : Approche historique des enjeux politiques de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.131-148, 2014, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.50865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme automobile comme mise en mouvement de la Province de Québec (1905-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme comme facteur de transformations économiques, techniques et sociales : une approche comparative (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural transportation: From a Wrong Start to an Uncertain Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in History: Themes in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestations croisées anti-automobiles au début du XXe siècle. Les cas du département du Rhône et de la Province de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile : Les cartes du désamour - Généalogies de l'anti-automobilisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle des transports sur papier : les revues d’un automobile-club comme lieu de l’automobilisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'histoire des transports à l'histoire de la mobilité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.247-258, 2009, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.102246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries télé, réseaux sociaux… nos nouveaux imaginaires de voyage sont-ils compatibles avec les enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophobie&amp;quot; et anti-automobilisme : contestations motorisées dans les espaces ruraux européens (fin xixe-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/encyclopedie/th%C3%A9matiques/%C3%A9cologies-et-environnements/espace-et-ressources-entre-protection-et-valorisation/autophobie-et-anti-automobilisme%C2%A0-contestations-motoris%C3%A9es-dans-les-espaces-ruraux-europ%C3%A9ens-fin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Isabelle Baraud-Serfaty, Trottoirs, une approche économique, historique et flâneuse, Editions Apogée, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Williot Jean-Pierre, Mobilités alimentaires. Restaurations et consommations dans l’espace des chemins de fer en France (XIXe-XXIe siècle), Paris, Éditions de la Sorbonne, “Mobilités et sociétés”, 2022, 283 pages, €20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nouvelles du paradis. La carte postale de vacances ». Exposition au musée de La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yp7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trous paumés aux quatre coins du monde » À propos de : Riccardo Ciavolella, Pétaouchnok(s). Du bout du monde au milieu de nulle part, La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Cédric Fériel, La ville piétonne : une autre histoire urbaine du XXe siècle? Paris, Éditions de la Sorbonne, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.334-335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/uhr-05-2023-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Steve Bernardin (dir.), Croisades privées et problèmes publics : l’héritage sociologique de Joseph Gusfield, Rennes, PUR, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Stève Bernardin (dir.), Croisades privées et problèmes publics. L’héritage sociologique de Joseph Gusfield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r0gq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Jean Dubé, Jean Mercier, Emiliano Scanu, Comment survivre aux controverses sur le transport à Québec ?, Québec, Septentrion, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Jean Dubé, Jean Mercier et Emiliano Scanu, Comment survivre aux controverses sur le transport à Québec ?, Québec, Septentrion, 2021, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.253. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101973ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Cédric Fériel, La ville piétonne au XXIe siècle, Paris, Editions de la Sorbonne, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire c’est s’épanouir, À propos de : Matthew B. Crawford, Prendre la route. Une philosophie de la conduite, La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://laviedesidees.fr/Conduire-c-est-s-epanouir.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Yoann DEMOLI, Pierre LANNOY, Sociologie de l’automobile , Paris, La Découverte, coll. « Repères Sociologie », 2019, 123 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.283. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.225.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste transporté et les transports touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire rentrer la voiture au musée : fétichisme ou post-modernisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui travaillent, ou l’humanité dans un monde globalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jablonka : portrait de l’historien en enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.nonfiction.fr/article-9323-jablonka-portrait-de-lhistorien-en-enfant.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Flonneau, L’automobile au Temps des Trente Glorieuses: Un Rêve D’automobilisme [Automobile During the Thirty Glorious: Automobilism’s Dream]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.267-268. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022526618770370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault, Hyper-Lieux : Les nouvelles géographies de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier, Michel Lussault, La pratique de l’anthropologie : du décentrement à l’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://journals.openedition.org/lectures/22250. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre (dir.), Lyon ville internationale : la métropole lyonnaise à l’assaut de la scène internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://journals.openedition.org/lectures/12690. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal, Un sociologue au volant : le rapport de l’individu à sa voiture en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Christin, L’usure du monde : critique de la déraison touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, https://journals.openedition.org/lectures/16054. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nélias, Histoire de la nationale 7 : de l’Antiquité à la route des vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif DIVD : potentiels, contraintes et épreuves d’une gouvernance par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de la vitesse : l’automobilisme et ses enjeux dans le département du Rhône et la région de Québec (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université lumière Lyon 2; université laval Québec, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04500054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCONOMIE DE LA VITESSE : L'AUTOMOBILISME ET SES ENJEUX DANS LE DÉPARTEMENT DU RHÔNE ET LA RÉGION DE QUÉBEC (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lyon 2 Lumière; Université Laval (Québec, Canada), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02497253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Faugier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire contemporaine, Université Lumière Lyon II, Laboratoire d'études rurales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille sur une approche historique socioculturelle des transports, des mobilités et des pratiques touristiques en France et au Québec. Je travaille notamment sur l'espace rural, la vitesse, le tourisme, l'alimentation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Maître de conférences en histoire contemporaine au département tourisme de l'Université Lumière Lyon II (depuis 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherches, Ecole des Mines PSL (2019-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certifié en histoire-géographie (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctorat en histoire contemporaine, Université de Neuchâtel (2013-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire contemporaine, Université Laval/Université Lumière Lyon II (2013)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports touristiques contre mobilités touristiques ? Démoder et dé-modaliser l’approche géohistorique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 245 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace rural, terrain de prédilection de l’automobilisme : l’exemple du département du Rhône (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.189-208. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.249.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports touristiques contre mobilités touristiques ? Démoder et dé-modaliser l’approche géohistorique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il voyager pour être heureux ? », exposition à l’espace Fondation EDF, Paris, 20 mai 2022 – 29 janvier 2023, Lectures critiques & débats | 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le voyage en train ». Exposition au musée d’arts et au musée Jules Verne de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.5628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaler la route : enjeux alimentaires et automobilisme dans la province de Québec, fin XIX e siècle-1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 245 (1), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.245.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville devrait largement profiter du circuit ». Une approche environnementale des circuits des Grands Prix automobiles de Lyon de 1914 et 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, espace et temps. Quelle mémoire pour la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserveries mémorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables contemporaines de la vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Necessity of Slowing Time: Speed as a Bridge between Transport History and Mobility History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/mih.2017.080112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la co-dépendance à l’indépendance : Automobilisme et tourisme dans la province de Québec, 1906-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, espace et temps. Quelle mémoire pour la réalité augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserveries mémorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de mobilité et l’automobilisme. Pour une analyse systémique de la vitesse automobile dans l’espace rural : le cas du département du Rhône et de la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Usages de la vitesse, 2015 (01), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de mobilité et l’automobilisme. Pour une analyse systémique de la vitesse automobile dans l’espace rural : le cas du département du Rhône et de la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (01), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898015001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre la vitesse de libération : la vitesse comme agent de transformation dans la province de Québec (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile, transports urbains et mutations : l’automobilisation urbaine de Québec, 1919–1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038465ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mobilités : autonomisation ou pleine affiliation à l’histoire des sciences et des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobilisme et religion au Québec, 1890-1960 : ambivalence de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel ferroviaire : moteur vertueux écologique de la densification touristique et quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La ville sous cloche Densification, Zéro Artificialisation Nette et patrimoines culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automobile à l’automobilisme, entre ville et campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Un éveil tardif : les sciences sociales face à l’automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports aux mobilités touristiques : penser la plurimodalité pour une transition touristique plus viable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Annuelle de l'Association Française de Management du Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer les Etatsuniens pour mieux séduire les Français ? La politique touristique québécoise et ses stratégies, XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Tourisme et francophonie : les circulations touristiques entre l’Amérique du Nord et l’Europe aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités touristiques telles que traitées par les historiens et géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Tourisme &amp; Itinérances : des expériences aux enjeux d’adaptation, de transformation et de soutenabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser les passions, interroger les sources : l’automobilisme et son histoire au Québec (fin XIX-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut d’histoire de l’Amérique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une juste place de l’histoire des transports au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hamel-Charest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousquet Marie-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut d’histoire de l’Amérique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of automobility, between French-speaking and English-speaking: The case of Quebec’s Province (1890s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of automobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Konstanz (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivants et morts sur la route, la sécurité routière au prisme de l’histoire des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Milor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l’histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Blois / Journées de l'histoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités durables : une transition viable et désirable pour le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Tourisme et transitions » - 12e édition du colloque pluridisciplinaire AsTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Papeete (Tahiti), Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et histoire des transports et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une métropole mobile avant les institutions métropolitaines ? Socio-histoire des services de transports avant l’intercommunalité lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’histoire et devenirs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veni, Vidi, Supervixi : Vitesse et spectacle automobile des Grands Prix Automobiles de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’histoire des entreprises en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités rurales : histoire et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la route : entre imaginaires, sens et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cerisy - la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans les périphéries : ce que peut l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités orphelines, périphériques et rurales. Par-delà le coin de la rue et les ronds-points</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, immobilités : analyse des politiques publiques autour du DIVD de la gare de Fontainebleau-Avon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme au Canada, XIXe-XXe siècles : un écran de fumée pour analyser les mobilités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Société historique du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Calgary (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaler la route : enjeux alimentaires et enjeux de mobilité dans la province de Québec, fin XIXe siècle-1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les routes des paysages culturels alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville devrait largement profiter du circuit » : Une approche environnementale des circuits des grands prix automobiles de Lyon de 1914 et 1924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Autodromes et circuits : infrastructures des mondes automobiles (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités automobiles, XIXe-XXIe siècles : les usagers sont-ils encore au volant ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Usager/citoyen et participation aux modèles de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims (51), France. p. 55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance automobile ? Liberté automobile ? L’automobilisme dans le monde rural, XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peut-on se passer de la voiture hors des centres urbains ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobilisme et religion au Québec, 1890-1960 : ambivalence de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et religion : cultures techniques, croyances, circulations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Joys of Winter : Motoring in Quebec (19-20th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Symposium « A History of Technology for an Age of Crisis », ICOHTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between exploration and demonstration of the post-carbon city: uncertainties around the SCID dispositif (Sustainable City Industrial Demonstrator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Infrastructure: Automobilism in Quebec and Rhone Region, 19-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Transport, Traffic and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transport, Traffic and Mobility Association, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Automobile et publicité : regards rétrospectifs, regards prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Automobile et publicité : les codes ont-ils changé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des constructeurs français d'automobiles, Jun 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering the Invisible, Visible : Autonomous Car and Peripheric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Decoding Europe: Technological Pasts in the Digital Age", 9th Tensions of Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans la région de Québec, 1890-1960 : entre résilience et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème conférence biennale de l’association pour l’histoire de la science de la technologie au Canada « Diversité et tension : science, technologie et régionalisme canadien dans une perspective historique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Infrastructure: Automobilism in Quebec and Rhone Region, 19-20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Infrastruture and Mobility », International Conference Transport, Traffic and Mobility (T²M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02501534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rendering the Invisible, Visible: Autonomous Car and Peripheric Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Tensions of Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme dans la région de Québec, 1890-1960 : entre résilience et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème conférence biennale de l’Association pour l’histoire de la science et de la technologie au Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Québécois au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Septentrion. Editions Septentrion, 2024, 9782897915452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France, XIXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand colin; Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782200634315. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré/Post-vention routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descartes &amp; Cie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)assurer les conduites: Actualités et perspectives sur le Droit, les assurances et la sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes &amp; Cie, 2025, 978-2-84446-383-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pas, au galop, en km/h : identité en mouvement et révolution de l’espace-temps des campagnes françaises, 1815-1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2024, 9782340094086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités métropolitaines avant la &amp;quot;Métropole&amp;quot; : socio-histoire des transports périphériques dans l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier, Aurélie; Verhage, Roelof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, métropole en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.135-150, 2023, 978-2-7297-1407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.21-42, 2022, Collection U, 9782200634315. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pelgrims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-93, 2022, Collection U, 2200634315. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’en-lys-ement de l’automobilisme ? La mobilité hivernale dans la province de Québec (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adaptation aux changements climatiques dans le transport terrestre: « Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser la vitesse : L’exemple de l’automobilisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertiges de la vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automobilisme et la culture en Amérique du nord : le cas de la Province de Québec (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des chemins : le Club ­automobile de Québec comme cheville ouvrière de l’automobilisme (1912-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la représentation à la manifestation : Groupes de pression et enjeux politiques au Québec, XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le volant, prendre le pouvoir ? La longue route du peuple vers l’égalité de la mobilité : l’exemple du département du Rhône (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports de la démocratie : : Approche historique des enjeux politiques de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.131-148, 2014, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.50865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme automobile comme mise en mouvement de la Province de Québec (1905-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme comme facteur de transformations économiques, techniques et sociales : une approche comparative (19e-20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural transportation: From a Wrong Start to an Uncertain Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in History: Themes in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestations croisées anti-automobiles au début du XXe siècle. Les cas du département du Rhône et de la Province de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile : Les cartes du désamour - Généalogies de l'anti-automobilisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle des transports sur papier : les revues d’un automobile-club comme lieu de l’automobilisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'histoire des transports à l'histoire de la mobilité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.247-258, 2009, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.102246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries télé, réseaux sociaux… nos nouveaux imaginaires de voyage sont-ils compatibles avec les enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophobie&amp;quot; et anti-automobilisme : contestations motorisées dans les espaces ruraux européens (fin xixe-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/encyclopedie/th%C3%A9matiques/%C3%A9cologies-et-environnements/espace-et-ressources-entre-protection-et-valorisation/autophobie-et-anti-automobilisme%C2%A0-contestations-motoris%C3%A9es-dans-les-espaces-ruraux-europ%C3%A9ens-fin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Isabelle Baraud-Serfaty, Trottoirs, une approche économique, historique et flâneuse, Editions Apogée, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Williot Jean-Pierre, Mobilités alimentaires. Restaurations et consommations dans l’espace des chemins de fer en France (XIXe-XXIe siècle), Paris, Éditions de la Sorbonne, “Mobilités et sociétés”, 2022, 283 pages, €20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nouvelles du paradis. La carte postale de vacances ». Exposition au musée de La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yp7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trous paumés aux quatre coins du monde » À propos de : Riccardo Ciavolella, Pétaouchnok(s). Du bout du monde au milieu de nulle part, La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Cédric Fériel, La ville piétonne : une autre histoire urbaine du XXe siècle? Paris, Éditions de la Sorbonne, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.334-335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/uhr-05-2023-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Steve Bernardin (dir.), Croisades privées et problèmes publics : l’héritage sociologique de Joseph Gusfield, Rennes, PUR, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Stève Bernardin (dir.), Croisades privées et problèmes publics. L’héritage sociologique de Joseph Gusfield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/r0gq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Jean Dubé, Jean Mercier, Emiliano Scanu, Comment survivre aux controverses sur le transport à Québec ?, Québec, Septentrion, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Jean Dubé, Jean Mercier et Emiliano Scanu, Comment survivre aux controverses sur le transport à Québec ?, Québec, Septentrion, 2021, 222 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.253. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101973ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Cédric Fériel, La ville piétonne au XXIe siècle, Paris, Editions de la Sorbonne, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire c’est s’épanouir, À propos de : Matthew B. Crawford, Prendre la route. Une philosophie de la conduite, La Découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://laviedesidees.fr/Conduire-c-est-s-epanouir.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Yoann DEMOLI, Pierre LANNOY, Sociologie de l’automobile , Paris, La Découverte, coll. « Repères Sociologie », 2019, 123 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.283. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.225.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste transporté et les transports touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire rentrer la voiture au musée : fétichisme ou post-modernisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui travaillent, ou l’humanité dans un monde globalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jablonka : portrait de l’historien en enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.nonfiction.fr/article-9323-jablonka-portrait-de-lhistorien-en-enfant.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Flonneau, L’automobile au Temps des Trente Glorieuses: Un Rêve D’automobilisme [Automobile During the Thirty Glorious: Automobilism’s Dream]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.267-268. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022526618770370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault, Hyper-Lieux : Les nouvelles géographies de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier, Michel Lussault, La pratique de l’anthropologie : du décentrement à l’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://journals.openedition.org/lectures/22250. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre (dir.), Lyon ville internationale : la métropole lyonnaise à l’assaut de la scène internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, https://journals.openedition.org/lectures/12690. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal, Un sociologue au volant : le rapport de l’individu à sa voiture en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Christin, L’usure du monde : critique de la déraison touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, https://journals.openedition.org/lectures/16054. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nélias, Histoire de la nationale 7 : de l’Antiquité à la route des vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif DIVD : potentiels, contraintes et épreuves d’une gouvernance par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de la vitesse : l’automobilisme et ses enjeux dans le département du Rhône et la région de Québec (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université lumière Lyon 2; université laval Québec, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04500054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCONOMIE DE LA VITESSE : L'AUTOMOBILISME ET SES ENJEUX DANS LE DÉPARTEMENT DU RHÔNE ET LA RÉGION DE QUÉBEC (1919-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Faugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lyon 2 Lumière; Université Laval (Québec, Canada), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02497253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.245.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015001028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038465ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Deudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gagnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamel-Charest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50865" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.102246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/uhr-05-2023-09" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r0gq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101973ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.225.0283" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526618770370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22250" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12690" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15184" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04500054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02497253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.245.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015001028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038465ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Deudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gagnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamel-Charest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50865" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.102246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/uhr-05-2023-09" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r0gq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101973ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Faugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.225.0283" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526618770370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22250" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12690" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15184" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04500054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02497253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>