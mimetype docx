--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.0625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Etienne Fournier-Aubret </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-doctorant au Laboratoire d'Informatique de Grenoble</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -854,1046 +854,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05479534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
+                <w:t xml:space="preserve">Les cobots et la psychologie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Pint of Science Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pint of Science France, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901977v1</w:t>
+                <w:t xml:space="preserve">hal-04583569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
+                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716243v1</w:t>
+                <w:t xml:space="preserve">hal-04901977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cobots et la psychologie du travail</w:t>
+                <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of Science Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pint of Science France, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583569v1</w:t>
+                <w:t xml:space="preserve">hal-04716243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
+                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172165v1</w:t>
+                <w:t xml:space="preserve">hal-04172174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
+                <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172176v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
+                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901998v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
+                <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172174v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cerveau et ses illusions</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du cerveau 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172155v1</w:t>
+                <w:t xml:space="preserve">hal-04172159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Le cerveau et ses illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Semaine du cerveau 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172125v1</w:t>
+                <w:t xml:space="preserve">hal-04172155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172146v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
+              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172159v1</w:t>
+                <w:t xml:space="preserve">hal-04172146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie 4.0 et la place du psychologue</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la prise en compte des variabilités de l’activité et de l’acceptabilité dans le cadre d’une conception centrée utilisateurs des situations de travail collaboratives Humain-Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Grenoble Alpes [2020-..], 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024GRALH011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2268,51 +2268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E933E34B"/>
+    <w:nsid w:val="A6078833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2499,51 +2499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5950-505X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19160528X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4415145857089122921179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier &#201;tienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04730140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALH011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5950-505X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19160528X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4415145857089122921179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier &#201;tienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04730140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALH011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>