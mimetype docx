--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -738,51 +738,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -854,109 +854,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05479534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cobots et la psychologie du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">L'ergonomie au service de la cobotique : concevoir pour et avec l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of Science Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pint of Science France, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583569v1</w:t>
+                <w:t xml:space="preserve">hal-05573866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
               </w:r>
@@ -1126,151 +1126,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
+                <w:t xml:space="preserve">Les cobots et la psychologie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Pint of Science Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pint of Science France, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172174v1</w:t>
+                <w:t xml:space="preserve">hal-04583569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1299,73 +1273,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1394,73 +1368,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1489,152 +1463,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172159v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cerveau et ses illusions</w:t>
               </w:r>
@@ -1873,90 +1860,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’industrie 4.0 et la place du psychologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WebiPrev'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Preventica, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1966,65 +2048,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérateurs chimistes en laboratoire du futur : quelle activité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,51 +2121,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès de la SELF, Développer l'écologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Denis (La Réunion), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2093,114 +2175,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la prise en compte des variabilités de l’activité et de l’acceptabilité dans le cadre d’une conception centrée utilisateurs des situations de travail collaboratives Humain-Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Grenoble Alpes [2020-..], 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024GRALH011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04730140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2268,51 +2350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6078833"/>
+    <w:nsid w:val="29A5845A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2499,51 +2581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5950-505X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19160528X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4415145857089122921179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier &#201;tienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04730140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALH011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5950-505X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19160528X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4415145857089122921179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier &#201;tienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04730140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALH011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>