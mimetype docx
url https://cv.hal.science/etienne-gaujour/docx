--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -333,51 +333,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t>
+                <w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gayrard</w:t>
@@ -416,93 +416,93 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t>
+              <w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966835v1</w:t>
+                <w:t xml:space="preserve">hal-00966838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t>
+                <w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gayrard</w:t>
@@ -541,69 +541,69 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966838v1</w:t>
+                <w:t xml:space="preserve">hal-00966835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors and processes affecting plant biodiversity in permanent grasslands. A review</w:t>
               </w:r>
@@ -2928,169 +2928,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des sources d'espèces et des déterminants de la diversité végétale des parcelles agricoles</w:t>
+                <w:t xml:space="preserve">Evaluation des sources d'espèces et des déterminants de la diversité végétale des parcelles agricoles : interchamps, stock semencier, pratiques agricoles et paysage de l'Installation Expérimentale Inra ASTER Mirecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2010. Français. </w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2010INPL020N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02819277v1</w:t>
+                <w:t xml:space="preserve">tel-01748826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des sources d'espèces et des déterminants de la diversité végétale des parcelles agricoles : interchamps, stock semencier, pratiques agricoles et paysage de l'Installation Expérimentale Inra ASTER Mirecourt</w:t>
+                <w:t xml:space="preserve">Évaluation des sources d'espèces et des déterminants de la diversité végétale des parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2010. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2010INPL020N⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01748826v1</w:t>
+                <w:t xml:space="preserve">tel-02819277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3273,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B738CA7"/>
+    <w:nsid w:val="924C18A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gaujour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3152-9949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151837848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0015-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/39yn-0v31" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3hmr-m902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cotteverte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754408v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01944965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4901-l-agronome-en-action-9791027500819.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPL020N" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gaujour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3152-9949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151837848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0015-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/39yn-0v31" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3hmr-m902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cotteverte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754408v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01944965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4901-l-agronome-en-action-9791027500819.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPL020N" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>