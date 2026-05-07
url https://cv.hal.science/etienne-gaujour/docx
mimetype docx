--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -1505,273 +1505,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'aménagements paysagers pour la biodiversité : exemple d'ingénierie agroécologique sur le domaine expérimental d'Epoisses (Inra Dijon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes bovins laitiers autonomes de Mirecourt. Intérêts pour l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cotteverte</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP - 22ème Conférence de Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bour les Valence, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939107v1</w:t>
+                <w:t xml:space="preserve">hal-01947242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes bovins laitiers autonomes de Mirecourt. Intérêts pour l'environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+                <w:t xml:space="preserve">Intérêt d'aménagements paysagers pour la biodiversité : exemple d'ingénierie agroécologique sur le domaine expérimental d'Epoisses (Inra Dijon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cotteverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bour les Valence, France. 14 p</w:t>
+              <w:t xml:space="preserve">AFPP - 22ème Conférence de Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947242v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'écologie du paysage pour comprendre les interactions élevage et biodiversité</w:t>
               </w:r>
@@ -3273,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="924C18A4"/>
+    <w:nsid w:val="641A34F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gaujour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3152-9949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151837848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0015-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/39yn-0v31" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3hmr-m902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cotteverte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754408v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01944965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4901-l-agronome-en-action-9791027500819.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPL020N" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gaujour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3152-9949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151837848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0015-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/39yn-0v31" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3hmr-m902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cotteverte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754408v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01944965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4901-l-agronome-en-action-9791027500819.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPL020N" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01947260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>