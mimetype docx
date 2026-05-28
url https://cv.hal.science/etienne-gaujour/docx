--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -3273,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="641A34F9"/>
+    <w:nsid w:val="4F63BF6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>