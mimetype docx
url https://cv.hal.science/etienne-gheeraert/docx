--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -476,425 +476,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality SiO2/O-Terminated Diamond Interface: Band-Gap, Band-Offset and Interfacial Chemistry</w:t>
+                <w:t xml:space="preserve">High quality SiO 2 /diamond interface in O-terminated p-type diamond MOS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Cañas</w:t>
+                <w:t xml:space="preserve">J. Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Reyes</w:t>
+                <w:t xml:space="preserve">C. Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alter Zakhtser</w:t>
+                <w:t xml:space="preserve">T. Teramoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dussarrat</w:t>
+                <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Teramoto</w:t>
+                <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (23), pp.4125. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (7), pp.072101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12234125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0103037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149856v1</w:t>
+                <w:t xml:space="preserve">hal-03769689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-Correlation Cathodoluminescence Spectroscopy in a SEM: A Tool to Analyze the Performance of Optoelectronics Devices</w:t>
+                <w:t xml:space="preserve">High-Quality SiO2/O-Terminated Diamond Interface: Band-Gap, Band-Offset and Interfacial Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Finot</w:t>
+                <w:t xml:space="preserve">Jesús Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Maoult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">Daniel Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaufrey</w:t>
+                <w:t xml:space="preserve">Alter Zakhtser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Teramoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927622007814⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.4125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12234125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149843v1</w:t>
+                <w:t xml:space="preserve">hal-04149856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality SiO 2 /diamond interface in O-terminated p-type diamond MOS capacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photon-Correlation Cathodoluminescence Spectroscopy in a SEM: A Tool to Analyze the Performance of Optoelectronics Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dussarrat</w:t>
+                <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Teramoto</w:t>
+                <w:t xml:space="preserve">Corentin Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Masante</w:t>
+                <w:t xml:space="preserve">David Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gutierrez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (7), pp.072101. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.2012-2013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0103037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622007814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769689v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ion-implanted nitrogen related defects in diamond Schottky barrier diode by transient photocapacitance and photoluminescence spectroscopy</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond/γ-alumina band offset determination by XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 535, pp.146301. </w:t>
@@ -1282,103 +1282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface recombinations in III-nitride micro-LEDs probed by photon-correlation cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.173-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1406,1155 +1406,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two atomic layer etching processes for GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of InGaN surfaces after chemical treatments and atomic layer deposition of Al2O3 for uLED applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaufrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mannequin</w:t>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vallée</w:t>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuhiro Akimoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durand</w:t>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5134130⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11280, pp.112801C. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2544787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917577v1</w:t>
+                <w:t xml:space="preserve">cea-02941396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of InGaN surfaces after chemical treatments and atomic layer deposition of Al2O3 for uLED applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vaufrey</w:t>
+                <w:t xml:space="preserve">Comparative study of two atomic layer etching processes for GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Katsuhiro Akimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+                <w:t xml:space="preserve">Thierry Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11280, pp.112801C. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (3), pp.032602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2544787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.5134130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02941396v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Characterization of Diamond Metal Semiconductor Field Effect Transistors Using Electron Beam Induced Current</w:t>
+                <w:t xml:space="preserve">High quality Al 2 O 3 /(100) oxygen-terminated diamond interface for MOSFETs fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Driche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hitoshi Umezawa</w:t>
+                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Ohmagari</w:t>
+                <w:t xml:space="preserve">C. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajime Okumura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiaki Mokuno</w:t>
+                <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.924.935⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (10), pp.102103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990947v1</w:t>
+                <w:t xml:space="preserve">hal-01757878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality Al 2 O 3 /(100) oxygen-terminated diamond interface for MOSFETs fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive electrical analysis of metal/Al 2 O 3 /O-terminated diamond capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
+                <w:t xml:space="preserve">A. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gutierrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Masante</w:t>
+                <w:t xml:space="preserve">P. Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Eon</w:t>
+                <w:t xml:space="preserve">E. Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (10), pp.102103. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (16), pp.161523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5018403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4996114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757878v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive electrical analysis of metal/Al 2 O 3 /O-terminated diamond capacitance</w:t>
+                <w:t xml:space="preserve">Gate Oxide Electrical Stability of p-type Diamond MOS Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pham</w:t>
+                <w:t xml:space="preserve">O. Loto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maréchal</w:t>
+                <w:t xml:space="preserve">M. Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Eon</w:t>
+                <w:t xml:space="preserve">N. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gheeraert</w:t>
+                <w:t xml:space="preserve">M. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (16), pp.161523. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (8), pp.3361-3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4996114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2847340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701727v1</w:t>
+                <w:t xml:space="preserve">hal-01977929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Oxide Electrical Stability of p-type Diamond MOS Capacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Nonhomoepitaxial Defects in Depleted Diamond MOS Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Loto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Hicks</w:t>
+                <w:t xml:space="preserve">J. Piñero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (8), pp.3361-3364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2847340⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 65 (5), pp.1830-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2813084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977929v1</w:t>
+                <w:t xml:space="preserve">hal-01757885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nonhomoepitaxial Defects in Depleted Diamond MOS Capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Pham</w:t>
+                <w:t xml:space="preserve">Electric field distribution using floating metal guard rings edge-termination for Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Driche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rugen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nando Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Umezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Piñero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Lloret</w:t>
+                <w:t xml:space="preserve">Hajime Okumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (5), pp.1830-1837. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.160-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2813084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757885v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field distribution using floating metal guard rings edge-termination for Schottky diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Electric Field Characterization of Diamond Metal Semiconductor Field Effect Transistors Using Electron Beam Induced Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Driche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Umezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rugen</w:t>
+                <w:t xml:space="preserve">Shinya Ohmagari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Okumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nando Kaminski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hajime Okumura</w:t>
+                <w:t xml:space="preserve">Yoshiaki Mokuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.160-164. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 924, pp.935-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.924.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990943v1</w:t>
+                <w:t xml:space="preserve">hal-01990947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep depletion concept for diamond MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,333 +2612,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube forest based electrostatic capacitor with excellent dielectric performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect and field-enhancement characterization through electron-beam-induced current analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Umezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenghong Yao</w:t>
+                <w:t xml:space="preserve">Hiroki Gima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Driche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+                <w:t xml:space="preserve">Yukako Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tsuyoshi Yoshitake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.02.043⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (18), pp.182103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4982590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512690v1</w:t>
+                <w:t xml:space="preserve">hal-01617264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect and field-enhancement characterization through electron-beam-induced current analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hitoshi Umezawa</w:t>
+                <w:t xml:space="preserve">Carbon nanotube forest based electrostatic capacitor with excellent dielectric performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Gima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Driche</w:t>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukako Kato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.648-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.02.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4982590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617264v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of breakdown behavior of diamond Schottky barrier diodes using impact ionization coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Driche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Umezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,51 +3024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-depletion mode boron doped monocrystalline diamond metal oxide semiconductor field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kiritani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (13), pp.135304. </w:t>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,1123 +4218,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized B and 13C Diamond Delta Structures for an Ultimate In-Depth Chemical Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+                <w:t xml:space="preserve">Etching mechanism of diamond by Ni nanoparticles for fabrication of nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jomard</w:t>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tokuyuki Teraji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Koizumi</w:t>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junichi Isoya</w:t>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.045801. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.448-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/APEX.6.045801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838943v1</w:t>
+                <w:t xml:space="preserve">hal-00854585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide semiconductor structure using oxygen-terminated diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+                <w:t xml:space="preserve">A composite material made of carbon nanotubes partially embedded in a nanocrystalline diamond film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Motte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Muret</w:t>
+                <w:t xml:space="preserve">Sébastien Ruffinatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4811668⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.408-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854602v1</w:t>
+                <w:t xml:space="preserve">hal-00854594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching mechanism of diamond by Ni nanoparticles for fabrication of nanopores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Hébert</w:t>
+                <w:t xml:space="preserve">Synchronized B and 13C Diamond Delta Structures for an Ultimate In-Depth Chemical Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokuyuki Teraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Isoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.03.038⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.045801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/APEX.6.045801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854585v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite material made of carbon nanotubes partially embedded in a nanocrystalline diamond film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Mermoux</w:t>
+                <w:t xml:space="preserve">Metal oxide semiconductor structure using oxygen-terminated diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.051⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (24), pp.242108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00854594v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole transport in boron delta-doped diamond structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Jomard</w:t>
+                <w:t xml:space="preserve">Paulina Plochocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Portugall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Solane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4758994⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760789v1</w:t>
+                <w:t xml:space="preserve">hal-00755551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of oriented nanostructures in diamond using metallic nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Omnès</w:t>
+                <w:t xml:space="preserve">Diamond nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Beha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Fedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Wolfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merle C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Siyushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455302⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.3.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00744357v1</w:t>
+                <w:t xml:space="preserve">hal-00968240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond nanophotonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petr Siyushev</w:t>
+                <w:t xml:space="preserve">Hole transport in boron delta-doped diamond structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.162101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4758994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.3.100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00968240v1</w:t>
+                <w:t xml:space="preserve">hal-00760789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Portugall</w:t>
+                <w:t xml:space="preserve">Formation of oriented nanostructures in diamond using metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffinatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Y. Solane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
+                <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (45), pp.455302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755551v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of nickel lattice sites in diamond: Density functional theory and x-ray absorption near-edge structure experiments</w:t>
               </w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5467,90 +5467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ etching-back processes for a sharper top interface in boron delta-doped diamond structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.175-178. </w:t>
@@ -5600,51 +5600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-smooth single crystal diamond surfaces resulting from implantation and lift-off processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6502,363 +6502,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman scattering from undoped and phosphorus-doped (111) homoepitaxial diamond films: Stress imaging of cracks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution spectroscopic investigation of the Mn centre in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Marcus</w:t>
+                <w:t xml:space="preserve">T. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+                <w:t xml:space="preserve">S. Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Tajani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">S. Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 97 (4), p. 043530(12 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2233-e2237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1849828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386425v1</w:t>
+                <w:t xml:space="preserve">hal-04066370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopic investigation of the Mn centre in GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Yamamoto</w:t>
+                <w:t xml:space="preserve">Micro-Raman scattering from undoped and phosphorus-doped (111) homoepitaxial diamond films: Stress imaging of cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marcet</w:t>
+                <w:t xml:space="preserve">Bernadette Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (4), p. 043530(12 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1849828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04066370v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ‹111› diamond thin films by micro-Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,51 +6973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cytermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7068,90 +7068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal stresses in {111} homoepitaxial CVD diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,77 +7214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strains and cracks in undoped and phosphorus-doped {111} homoepitaxial diamond films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,51 +7517,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,51 +7668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7886,359 +7886,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistors Haute Tension de type MOSFET et MESFET en diamant pour l'électronique de puissance</w:t>
+                <w:t xml:space="preserve">Lateral diamond Schottky diodes on heteroepitaxial substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Masante</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hitoshi Umezawa</w:t>
+                <w:t xml:space="preserve">Juliette Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Perez</w:t>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">SBDD XXIII Hasselt Diamond Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981917v1</w:t>
+                <w:t xml:space="preserve">hal-01965380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral diamond Schottky diodes on heteroepitaxial substrate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transistors Haute Tension de type MOSFET et MESFET en diamant pour l'électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Cédric Masante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Driche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Umezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bachelet</w:t>
+                <w:t xml:space="preserve">Gaetan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDD XXIII Hasselt Diamond Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965380v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">200V, 4MV/cm lateral diamond MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, San Francisco, United States. </w:t>
@@ -8270,398 +8270,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diode Schottky en diamant : le présent et le futur</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation numérique et caractérisation de composants de puissance en diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361578v1</w:t>
+                <w:t xml:space="preserve">hal-01361596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et caractérisation de composants de puissance en diamant</w:t>
+                <w:t xml:space="preserve">Monolithic integration in CVD diamond: Schottky power diodes and integrated temperature sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2016 MRS Spring Meeting and Exhibit - Diamond Power Electronic Devices symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361596v1</w:t>
+                <w:t xml:space="preserve">hal-01306775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration in CVD diamond: Schottky power diodes and integrated temperature sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diode Schottky en diamant : le présent et le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulaye Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 MRS Spring Meeting and Exhibit - Diamond Power Electronic Devices symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306775v1</w:t>
+                <w:t xml:space="preserve">hal-01361578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling high switching speed for diamond power transistors</w:t>
               </w:r>
@@ -8766,894 +8766,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated boron doped diamond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Pernot</w:t>
+                <w:t xml:space="preserve">Diamond as substrate for 3C-SiC growth: A TEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Pinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">SBDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989688v1</w:t>
+                <w:t xml:space="preserve">hal-01147817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond as substrate for 3C-SiC growth: A TEM study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.P. Villar</w:t>
+                <w:t xml:space="preserve">Comparison of atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">SBDD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147817v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter adjustement for diamond electronic devices simulation</w:t>
+                <w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clement</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">S. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth SBDD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989542v1</w:t>
+                <w:t xml:space="preserve">hal-00989536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond bipolar device simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Diamond power devices: status of delta-doped transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulaye Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Koizumi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t>
+              <w:t xml:space="preserve">Japanese Society of Applied Physics and Materials Research Society joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911320v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond power devices: status of delta-doped transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aboulaye Traoré</w:t>
+                <w:t xml:space="preserve">Diamond bipolar device simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Society of Applied Physics and Materials Research Society joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968277v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal oxide semiconductor structure using oxygen-terminated diamond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Muret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2013 : Symposium S - Diamond Electronics and Biotechnology Fundamentals to Applications VII in Boston, US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989536v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide semiconductor structure using oxygen-terminated diamond.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter adjustement for diamond electronic devices simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2013 : Symposium S - Diamond Electronics and Biotechnology Fundamentals to Applications VII in Boston, US</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">XVIIIth SBDD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993926v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress of diamond device toward power application</w:t>
               </w:r>
@@ -9691,51 +9691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulaye Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC 2012 : 11th Expert Evaluation and Control of Compound Semicon- ductor Materials and Technologies conference, Porquerolles Islands, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Porquerolles, France</w:t>
@@ -9941,51 +9941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
@@ -10066,51 +10066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth International Materials Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cancun, Mexico</w:t>
@@ -10133,359 +10133,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocrystals growth on carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307873v1</w:t>
+                <w:t xml:space="preserve">hal-00968243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystals growth on carbon nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nickel centre in diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France. pp.141</w:t>
+              <w:t xml:space="preserve">21th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968243v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nickel centre in diamond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Pernot</w:t>
+                <w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petitfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marcié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides</w:t>
+              <w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968253v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond for spintronics</w:t>
               </w:r>
@@ -11284,63 +11284,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on CVD diamond radiation sensors</w:t>
+                <w:t xml:space="preserve">Status of diamond particle detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weilhammer</w:t>
+                <w:t xml:space="preserve">M. Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11363,109 +11363,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pisa meeting on advanced detectors N0 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, La Biodola, Isola D'Elba, Italy. pp.264-270</w:t>
+              <w:t xml:space="preserve">6th international workshop on vertex detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Rio De Janeiro, Brazil. pp.196-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012136v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of diamond particle detectors</w:t>
+                <w:t xml:space="preserve">Recent results on CVD diamond radiation sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krammer</w:t>
+                <w:t xml:space="preserve">P. Weilhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11488,73 +11488,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international workshop on vertex detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Rio De Janeiro, Brazil. pp.196-202</w:t>
+              <w:t xml:space="preserve">Pisa meeting on advanced detectors N0 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, La Biodola, Isola D'Elba, Italy. pp.264-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013312v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11729,51 +11729,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power electronic devices performances based on diamond properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Koizumi; H. Umezawa; J. Pernot; M. Suzuki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronics Device Applications of Diamond Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11860,51 +11860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond MIS Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12205,51 +12205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23109063"/>
+    <w:nsid w:val="FB84CB66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12436,51 +12436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gheeraert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-5805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075094541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8071-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Umezawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ca&#241;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reyes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alter Zakhtser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Teramoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Maoult" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaufrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussarrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teramoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ogura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hafiz Bin Abu Bakar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yamasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abdf75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Pakpour-Tabrizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trajkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3117237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Akimoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5134130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02941396v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Driche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Ohmagari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Okumura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Mokuno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florentin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hicks" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2847340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pi&#241;ero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2813084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rugen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Kaminski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.01.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.02.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BFGTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Gima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Kato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Yoshitake" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umezawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CR12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2755718" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kiritani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanimoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picollo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battiato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enrico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aoukar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKDBNSLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamasaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Koide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838943v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Isoya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.045801" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Motte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811668" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q4M3TKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758994" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455302" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVGB4W6S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968240v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Beha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fedder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wolfer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle C. Becker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.3.100" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.01.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-508BF86R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Janssen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG3N3W65-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740916v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolfer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obloh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Leancu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kirste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000364" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV8BZXTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739710v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000062" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67JRK2WW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD83N7D0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kuroda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386425v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tajani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849828" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.310" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJWHWVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.12.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C7LMHCK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.11.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6D9PCJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200303813" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTPDMK1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012128v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338953v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douest" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ozaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361578v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989688v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147817v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Pinero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Araujo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Villar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989542v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993926v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994084v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012136v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weilhammer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013312v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krammer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying You" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/power-electronics-device- applications-of-diamond-semiconductors/koizumi/978-0-08-102183-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gheeraert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-5805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075094541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8071-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Umezawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussarrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teramoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ca&#241;as" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reyes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alter Zakhtser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Teramoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Maoult" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaufrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ogura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hafiz Bin Abu Bakar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yamasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abdf75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Pakpour-Tabrizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trajkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3117237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02941396v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544787" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Akimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5134130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hicks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2847340" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pi&#241;ero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2813084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Driche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rugen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Kaminski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Okumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.01.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Ohmagari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Mokuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.935" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Gima" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Kato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Yoshitake" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.02.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BFGTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umezawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CR12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2755718" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kiritani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanimoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picollo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battiato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enrico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aoukar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKDBNSLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamasaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Koide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q4M3TKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Isoya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.045801" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811668" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Beha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fedder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wolfer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle C. Becker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.3.100" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758994" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVGB4W6S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.01.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-508BF86R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Janssen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG3N3W65-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740916v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolfer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obloh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Leancu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kirste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000364" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV8BZXTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739710v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000062" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67JRK2WW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD83N7D0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kuroda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066370v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.310" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJWHWVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386425v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tajani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849828" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.12.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C7LMHCK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.11.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6D9PCJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200303813" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTPDMK1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012128v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338953v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douest" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ozaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361578v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147817v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Pinero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Araujo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Villar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989688v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994084v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968243v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013312v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krammer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012136v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weilhammer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying You" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/power-electronics-device- applications-of-diamond-semiconductors/koizumi/978-0-08-102183-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>