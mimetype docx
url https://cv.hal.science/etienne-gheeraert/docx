--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -476,425 +476,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality SiO 2 /diamond interface in O-terminated p-type diamond MOS capacitors</w:t>
+                <w:t xml:space="preserve">High-Quality SiO2/O-Terminated Diamond Interface: Band-Gap, Band-Offset and Interfacial Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cañas</w:t>
+                <w:t xml:space="preserve">Jesús Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dussarrat</w:t>
+                <w:t xml:space="preserve">Daniel Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Teramoto</w:t>
+                <w:t xml:space="preserve">Alter Zakhtser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Masante</w:t>
+                <w:t xml:space="preserve">Christian Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gutierrez</w:t>
+                <w:t xml:space="preserve">Takashi Teramoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (7), pp.072101. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.4125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0103037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12234125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769689v1</w:t>
+                <w:t xml:space="preserve">hal-04149856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality SiO2/O-Terminated Diamond Interface: Band-Gap, Band-Offset and Interfacial Chemistry</w:t>
+                <w:t xml:space="preserve">Photon-Correlation Cathodoluminescence Spectroscopy in a SEM: A Tool to Analyze the Performance of Optoelectronics Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Cañas</w:t>
+                <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Reyes</w:t>
+                <w:t xml:space="preserve">Corentin Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alter Zakhtser</w:t>
+                <w:t xml:space="preserve">David Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dussarrat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12234125⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.2012-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622007814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149856v1</w:t>
+                <w:t xml:space="preserve">hal-04149843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-Correlation Cathodoluminescence Spectroscopy in a SEM: A Tool to Analyze the Performance of Optoelectronics Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High quality SiO 2 /diamond interface in O-terminated p-type diamond MOS capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cañas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Finot</w:t>
+                <w:t xml:space="preserve">C. Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Maoult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">T. Teramoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaufrey</w:t>
+                <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (S1), pp.2012-2013. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (7), pp.072101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927622007814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0103037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149843v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ion-implanted nitrogen related defects in diamond Schottky barrier diode by transient photocapacitance and photoluminescence spectroscopy</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond/γ-alumina band offset determination by XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 535, pp.146301. </w:t>
@@ -1282,103 +1282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface recombinations in III-nitride micro-LEDs probed by photon-correlation cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.173-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1412,64 +1412,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of InGaN surfaces after chemical treatments and atomic layer deposition of Al2O3 for uLED applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,575 +4766,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hole transport in boron delta-doped diamond structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Plochocka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Y. Solane</w:t>
+                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.162101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4758994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755551v1</w:t>
+                <w:t xml:space="preserve">hal-00760789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond nanophotonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petr Siyushev</w:t>
+                <w:t xml:space="preserve">Formation of oriented nanostructures in diamond using metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffinatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.3.100⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (45), pp.455302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968240v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole transport in boron delta-doped diamond structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">Diamond nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Beha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Fedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Wolfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merle C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Siyushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4758994⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.3.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760789v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of oriented nanostructures in diamond using metallic nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Eon</w:t>
+                <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Plochocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Portugall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Omnès</w:t>
+                <w:t xml:space="preserve">P. Y. Solane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744357v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of nickel lattice sites in diamond: Density functional theory and x-ray absorption near-edge structure experiments</w:t>
               </w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5467,90 +5467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ etching-back processes for a sharper top interface in boron delta-doped diamond structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.175-178. </w:t>
@@ -5600,51 +5600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-smooth single crystal diamond surfaces resulting from implantation and lift-off processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,302 +5977,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping of single crystalline diamond with nickel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of carrier confinement in boron delta-doped diamond devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 207 (9), pp.2054-2057. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000364⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 207 (9), pp.2084-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740916v1</w:t>
+                <w:t xml:space="preserve">hal-00739710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of carrier confinement in boron delta-doped diamond devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doping of single crystalline diamond with nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wolfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Obloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-C. Leancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kirste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 207 (9), pp.2084-2087. </w:t>
+              <w:t xml:space="preserve">, 2010, 207 (9), pp.2054-2057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739710v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up fabrication of diamond nanowire arrays</w:t>
               </w:r>
@@ -6502,363 +6502,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopic investigation of the Mn centre in GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Raman scattering from undoped and phosphorus-doped (111) homoepitaxial diamond films: Stress imaging of cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Yamamoto</w:t>
+                <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marcet</w:t>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2233-e2237. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (4), p. 043530(12 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1849828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066370v1</w:t>
+                <w:t xml:space="preserve">hal-00386425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman scattering from undoped and phosphorus-doped (111) homoepitaxial diamond films: Stress imaging of cracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Mermoux</w:t>
+                <w:t xml:space="preserve">High-resolution spectroscopic investigation of the Mn centre in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Marcus</w:t>
+                <w:t xml:space="preserve">S. Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">S. Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2233-e2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1849828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00386425v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ‹111› diamond thin films by micro-Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7081,77 +7081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal stresses in {111} homoepitaxial CVD diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,77 +7214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strains and cracks in undoped and phosphorus-doped {111} homoepitaxial diamond films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,51 +7668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,297 +8766,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond as substrate for 3C-SiC growth: A TEM study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.P. Villar</w:t>
+                <w:t xml:space="preserve">Comparison of atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">SBDD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147817v1</w:t>
+                <w:t xml:space="preserve">hal-00989688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated boron doped diamond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Pernot</w:t>
+                <w:t xml:space="preserve">Diamond as substrate for 3C-SiC growth: A TEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Pinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">SBDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989688v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t>
+                <w:t xml:space="preserve">Diamond bipolar device simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
@@ -9091,73 +9091,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989536v1</w:t>
+                <w:t xml:space="preserve">hal-00911320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond power devices: status of delta-doped transistor</w:t>
               </w:r>
@@ -9262,51 +9262,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond bipolar device simulation</w:t>
+                <w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
@@ -9341,73 +9341,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t>
+              <w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911320v1</w:t>
+                <w:t xml:space="preserve">hal-00989536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxide semiconductor structure using oxygen-terminated diamond.</w:t>
               </w:r>
@@ -9691,51 +9691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulaye Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC 2012 : 11th Expert Evaluation and Control of Compound Semicon- ductor Materials and Technologies conference, Porquerolles Islands, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Porquerolles, France</w:t>
@@ -9941,51 +9941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
@@ -10066,51 +10066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth International Materials Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cancun, Mexico</w:t>
@@ -10260,51 +10260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12205,51 +12205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB84CB66"/>
+    <w:nsid w:val="A728F1A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12436,51 +12436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gheeraert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-5805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075094541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8071-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Umezawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussarrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teramoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ca&#241;as" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reyes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alter Zakhtser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Teramoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Maoult" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaufrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ogura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hafiz Bin Abu Bakar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yamasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abdf75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Pakpour-Tabrizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trajkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3117237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02941396v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544787" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Akimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5134130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hicks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2847340" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pi&#241;ero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2813084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Driche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rugen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Kaminski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Okumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.01.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Ohmagari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Mokuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.935" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Gima" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Kato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Yoshitake" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.02.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BFGTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umezawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CR12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2755718" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kiritani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanimoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picollo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battiato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enrico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aoukar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKDBNSLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamasaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Koide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q4M3TKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Isoya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.045801" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811668" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Beha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fedder" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wolfer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle C. Becker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.3.100" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758994" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVGB4W6S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.01.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-508BF86R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Janssen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG3N3W65-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740916v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolfer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obloh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Leancu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kirste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000364" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV8BZXTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739710v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000062" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67JRK2WW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD83N7D0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kuroda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066370v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.310" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJWHWVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386425v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tajani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849828" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.12.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C7LMHCK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.11.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6D9PCJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200303813" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTPDMK1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012128v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338953v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douest" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ozaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361578v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147817v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Pinero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Araujo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Villar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989688v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994084v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968243v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013312v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krammer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012136v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weilhammer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying You" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/power-electronics-device- applications-of-diamond-semiconductors/koizumi/978-0-08-102183-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gheeraert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-5805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075094541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8071-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Umezawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ca&#241;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reyes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alter Zakhtser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Teramoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Maoult" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaufrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussarrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teramoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ogura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hafiz Bin Abu Bakar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yamasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abdf75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Pakpour-Tabrizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trajkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3117237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02941396v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544787" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Akimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5134130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hicks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2847340" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pi&#241;ero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2813084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Driche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rugen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Kaminski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Okumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.01.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Ohmagari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Mokuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.935" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Gima" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Kato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Yoshitake" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.02.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BFGTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umezawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CR12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2755718" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kiritani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanimoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picollo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battiato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enrico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aoukar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKDBNSLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamasaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Koide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q4M3TKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Isoya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.045801" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811668" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758994" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455302" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVGB4W6S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968240v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Beha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fedder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wolfer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle C. Becker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.3.100" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.01.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-508BF86R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Janssen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG3N3W65-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67JRK2WW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolfer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obloh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Leancu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kirste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000364" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV8BZXTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD83N7D0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kuroda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386425v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tajani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849828" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.310" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJWHWVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.12.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C7LMHCK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.11.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6D9PCJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200303813" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTPDMK1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012128v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338953v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douest" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ozaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361578v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989688v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147817v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Pinero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Araujo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Villar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994084v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968243v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013312v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krammer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012136v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weilhammer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying You" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/power-electronics-device- applications-of-diamond-semiconductors/koizumi/978-0-08-102183-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>