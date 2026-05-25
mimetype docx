--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -476,425 +476,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality SiO2/O-Terminated Diamond Interface: Band-Gap, Band-Offset and Interfacial Chemistry</w:t>
+                <w:t xml:space="preserve">High quality SiO 2 /diamond interface in O-terminated p-type diamond MOS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Cañas</w:t>
+                <w:t xml:space="preserve">J. Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Reyes</w:t>
+                <w:t xml:space="preserve">C. Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alter Zakhtser</w:t>
+                <w:t xml:space="preserve">T. Teramoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dussarrat</w:t>
+                <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Teramoto</w:t>
+                <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (23), pp.4125. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (7), pp.072101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12234125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0103037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149856v1</w:t>
+                <w:t xml:space="preserve">hal-03769689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-Correlation Cathodoluminescence Spectroscopy in a SEM: A Tool to Analyze the Performance of Optoelectronics Devices</w:t>
+                <w:t xml:space="preserve">High-Quality SiO2/O-Terminated Diamond Interface: Band-Gap, Band-Offset and Interfacial Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Finot</w:t>
+                <w:t xml:space="preserve">Jesús Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Maoult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">Daniel Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaufrey</w:t>
+                <w:t xml:space="preserve">Alter Zakhtser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Teramoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927622007814⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.4125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12234125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149843v1</w:t>
+                <w:t xml:space="preserve">hal-04149856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality SiO 2 /diamond interface in O-terminated p-type diamond MOS capacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photon-Correlation Cathodoluminescence Spectroscopy in a SEM: A Tool to Analyze the Performance of Optoelectronics Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dussarrat</w:t>
+                <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Teramoto</w:t>
+                <w:t xml:space="preserve">Corentin Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Masante</w:t>
+                <w:t xml:space="preserve">David Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gutierrez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (7), pp.072101. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.2012-2013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0103037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622007814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769689v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ion-implanted nitrogen related defects in diamond Schottky barrier diode by transient photocapacitance and photoluminescence spectroscopy</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond/γ-alumina band offset determination by XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 535, pp.146301. </w:t>
@@ -1282,103 +1282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface recombinations in III-nitride micro-LEDs probed by photon-correlation cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.173-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1412,64 +1412,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of InGaN surfaces after chemical treatments and atomic layer deposition of Al2O3 for uLED applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaufrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,557 +3968,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping and interface of homoepitaxial diamond for electronic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model implementation towards the prediction of J(V) characteristics in diamond bipolar device simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yamasaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuo Koide</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Satoshi Koizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (6), pp.499. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/mrs.2014.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147810v1</w:t>
+                <w:t xml:space="preserve">hal-00968208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model implementation towards the prediction of J(V) characteristics in diamond bipolar device simulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doping and interface of homoepitaxial diamond for electronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Koizumi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Koide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2014.01.009⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (6), pp.499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2014.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00968208v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching mechanism of diamond by Ni nanoparticles for fabrication of nanopores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A composite material made of carbon nanotubes partially embedded in a nanocrystalline diamond film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffinatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59, pp.448-456. </w:t>
+              <w:t xml:space="preserve">, 2013, 52, pp.408-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854585v1</w:t>
+                <w:t xml:space="preserve">hal-00854594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite material made of carbon nanotubes partially embedded in a nanocrystalline diamond film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Etching mechanism of diamond by Ni nanoparticles for fabrication of nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52, pp.408-417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.051⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 59, pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00854594v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized B and 13C Diamond Delta Structures for an Ultimate In-Depth Chemical Characterization</w:t>
               </w:r>
@@ -4543,51 +4543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokuyuki Teraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junichi Isoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4766,575 +4766,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole transport in boron delta-doped diamond structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+                <w:t xml:space="preserve">Formation of oriented nanostructures in diamond using metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffinatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.162101. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (45), pp.455302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4758994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760789v1</w:t>
+                <w:t xml:space="preserve">hal-00744357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of oriented nanostructures in diamond using metallic nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Omnès</w:t>
+                <w:t xml:space="preserve">Hole transport in boron delta-doped diamond structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455302⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.162101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4758994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744357v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond nanophotonics</w:t>
+                <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Beha</w:t>
+                <w:t xml:space="preserve">Paulina Plochocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Fedder</w:t>
+                <w:t xml:space="preserve">Oliver Portugall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Wolfer</w:t>
+                <w:t xml:space="preserve">P. Y. Solane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merle C. Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petr Siyushev</w:t>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.3.100⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968240v1</w:t>
+                <w:t xml:space="preserve">hal-00755551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High- field magnetospectroscopy to probe the 1.4-eV Ni color center in diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diamond nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Beha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Plochocka</w:t>
+                <w:t xml:space="preserve">Helmut Fedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Portugall</w:t>
+                <w:t xml:space="preserve">Marco Wolfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Y. Solane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">Merle C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
+                <w:t xml:space="preserve">Petr Siyushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (4), pp.045203. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.045203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.3.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755551v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of nickel lattice sites in diamond: Density functional theory and x-ray absorption near-edge structure experiments</w:t>
               </w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5467,90 +5467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ etching-back processes for a sharper top interface in boron delta-doped diamond structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.175-178. </w:t>
@@ -5600,51 +5600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-smooth single crystal diamond surfaces resulting from implantation and lift-off processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,302 +5977,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of carrier confinement in boron delta-doped diamond devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doping of single crystalline diamond with nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wolfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Obloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-C. Leancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kirste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 207 (9), pp.2084-2087. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000062⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 207 (9), pp.2054-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739710v1</w:t>
+                <w:t xml:space="preserve">hal-00740916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping of single crystalline diamond with nickel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of carrier confinement in boron delta-doped diamond devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 207 (9), pp.2054-2057. </w:t>
+              <w:t xml:space="preserve">, 2010, 207 (9), pp.2084-2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740916v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up fabrication of diamond nanowire arrays</w:t>
               </w:r>
@@ -6502,656 +6502,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman scattering from undoped and phosphorus-doped (111) homoepitaxial diamond films: Stress imaging of cracks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution spectroscopic investigation of the Mn centre in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Marcus</w:t>
+                <w:t xml:space="preserve">T. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+                <w:t xml:space="preserve">S. Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Tajani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">S. Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 97 (4), p. 043530(12 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2233-e2237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1849828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386425v1</w:t>
+                <w:t xml:space="preserve">hal-04066370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopic investigation of the Mn centre in GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Yamamoto</w:t>
+                <w:t xml:space="preserve">Micro-Raman scattering from undoped and phosphorus-doped (111) homoepitaxial diamond films: Stress imaging of cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marcet</w:t>
+                <w:t xml:space="preserve">Bernadette Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (4), p. 043530(12 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1849828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04066370v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ‹111› diamond thin films by micro-Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+                <w:t xml:space="preserve">Dependence of the Superconducting Transition Temperature on the Doping Level in Single-Crystalline Diamond Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cytermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2003.12.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.237005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.237005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417861v1</w:t>
+                <w:t xml:space="preserve">hal-00959093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of the Superconducting Transition Temperature on the Doping Level in Single-Crystalline Diamond Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cytermann</w:t>
+                <w:t xml:space="preserve">Characterization of ‹111› diamond thin films by micro-Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Tajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (4-8), pp. 886-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2003.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.237005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00959093v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal stresses in {111} homoepitaxial CVD diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,77 +7214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strains and cracks in undoped and phosphorus-doped {111} homoepitaxial diamond films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,51 +7668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,523 +8766,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated boron doped diamond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Pernot</w:t>
+                <w:t xml:space="preserve">Diamond as substrate for 3C-SiC growth: A TEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Pinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">SBDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989688v1</w:t>
+                <w:t xml:space="preserve">hal-01147817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond as substrate for 3C-SiC growth: A TEM study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.P. Villar</w:t>
+                <w:t xml:space="preserve">Comparison of atomic layer deposited HfO2, ZrO2 and Al2O3 on O-terminated boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">SBDD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147817v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond bipolar device simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Diamond power devices: status of delta-doped transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulaye Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Koizumi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t>
+              <w:t xml:space="preserve">Japanese Society of Applied Physics and Materials Research Society joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911320v1</w:t>
+                <w:t xml:space="preserve">hal-00968277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond power devices: status of delta-doped transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aboulaye Traoré</w:t>
+                <w:t xml:space="preserve">Diamond bipolar device simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Society of Applied Physics and Materials Research Society joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968277v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t>
               </w:r>
@@ -9294,77 +9294,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
@@ -9566,51 +9566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth SBDD 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hasselt, Belgium</w:t>
@@ -9691,51 +9691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulaye Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC 2012 : 11th Expert Evaluation and Control of Compound Semicon- ductor Materials and Technologies conference, Porquerolles Islands, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Porquerolles, France</w:t>
@@ -9941,51 +9941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
@@ -10066,51 +10066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth International Materials Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cancun, Mexico</w:t>
@@ -10260,51 +10260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11034,277 +11034,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the development of diamond radiation sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton irradiation of CVD diamond detectors for high-luminosity experiments at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berdermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gallium Arsenide Detectors and Related Compounds N0 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Pruhonice - Prague, Czech Republic. pp.131-145</w:t>
+              <w:t xml:space="preserve">International conference on radiation effects on semiconductor materials, detectors and devices N0 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Florence, Italy. pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012134v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton irradiation of CVD diamond detectors for high-luminosity experiments at the LHC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of the development of diamond radiation sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berdermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on radiation effects on semiconductor materials, detectors and devices N0 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Florence, Italy. pp.173-180</w:t>
+              <w:t xml:space="preserve">International Workshop on Gallium Arsenide Detectors and Related Compounds N0 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Pruhonice - Prague, Czech Republic. pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012135v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of diamond particle detectors</w:t>
               </w:r>
@@ -12023,51 +12023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12205,51 +12205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A728F1A1"/>
+    <w:nsid w:val="47EDB92D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12436,51 +12436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gheeraert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-5805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075094541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8071-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Umezawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ca&#241;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reyes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alter Zakhtser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Teramoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Maoult" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaufrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussarrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teramoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ogura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hafiz Bin Abu Bakar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yamasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abdf75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Pakpour-Tabrizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trajkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3117237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02941396v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544787" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Akimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5134130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hicks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2847340" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pi&#241;ero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2813084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Driche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rugen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Kaminski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Okumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.01.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Ohmagari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Mokuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.935" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Gima" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Kato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Yoshitake" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.02.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BFGTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umezawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CR12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2755718" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kiritani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanimoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picollo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battiato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enrico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aoukar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKDBNSLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamasaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Koide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q4M3TKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Isoya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.045801" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811668" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758994" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455302" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVGB4W6S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968240v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Beha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fedder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wolfer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle C. Becker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.3.100" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.01.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-508BF86R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Janssen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG3N3W65-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67JRK2WW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolfer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obloh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Leancu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kirste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000364" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV8BZXTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD83N7D0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kuroda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386425v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tajani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849828" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.310" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJWHWVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.12.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C7LMHCK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.11.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6D9PCJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200303813" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTPDMK1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012128v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338953v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douest" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ozaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361578v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989688v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147817v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Pinero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Araujo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Villar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994084v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968243v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013312v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krammer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012136v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weilhammer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying You" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/power-electronics-device- applications-of-diamond-semiconductors/koizumi/978-0-08-102183-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-gheeraert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-5805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075094541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8071-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannequin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Ito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Umezawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ca&#241;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussarrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teramoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutierrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ca&#241;as" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reyes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alter Zakhtser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dussarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Teramoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Maoult" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaufrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Ogura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hafiz Bin Abu Bakar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yamasaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abdf75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Pakpour-Tabrizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trajkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3117237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02941396v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544787" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mannequin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Akimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevolleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5134130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hicks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2847340" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pi&#241;ero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2813084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Driche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rugen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Kaminski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Okumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.01.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Ohmagari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Mokuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.935" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chicot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Gima" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Kato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Yoshitake" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.02.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BFGTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Umezawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.04CR12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2755718" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kiritani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanimoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picollo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battiato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enrico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Aoukar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431179" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKDBNSLL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamasaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Koide" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.100" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.051" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q4M3TKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuki Teraji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Isoya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.045801" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811668" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455302" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVGB4W6S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758994" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Plochocka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Portugall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Solane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045203" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Beha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fedder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wolfer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle C. Becker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Siyushev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.3.100" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.054116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.01.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-508BF86R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Haertwig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Janssen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG3N3W65-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740916v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolfer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obloh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Leancu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kirste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000364" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JV8BZXTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739710v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000062" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67JRK2WW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Faby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD83N7D0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kuroda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066370v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamamoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.310" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJWHWVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386425v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Marcus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tajani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849828" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C7LMHCK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2003.11.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6D9PCJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200303813" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTPDMK1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012128v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338953v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douest" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ozaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361578v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147817v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Pinero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Araujo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Villar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989688v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994084v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968243v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968253v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012135v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013312v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krammer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012136v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weilhammer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying You" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/power-electronics-device- applications-of-diamond-semiconductors/koizumi/978-0-08-102183-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>