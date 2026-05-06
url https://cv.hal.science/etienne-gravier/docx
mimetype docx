--- v0 (2026-04-09)
+++ v1 (2026-05-06)
@@ -364,321 +364,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834767v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between ion temperature gradient and parallel velocity gradient instabilities in cylindrical geometry: Water-bag vs 5D gyrokinetics</w:t>
+                <w:t xml:space="preserve">Benchmark between N-body, PIC, and semi-Lagrangian simulations of Landau-damped Langmuir wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rouyer</w:t>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lesur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.082502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0274782⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.013901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0240349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213707v2</w:t>
+                <w:t xml:space="preserve">hal-04835129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark between N-body, PIC, and semi-Lagrangian simulations of Landau-damped Langmuir wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between ion temperature gradient and parallel velocity gradient instabilities in cylindrical geometry: Water-bag vs 5D gyrokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lesur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Drouot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.013901. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.082502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0240349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0274782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835129v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal and resistive impurity parallel-velocity-gradient instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cuerva-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Gürcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,77 +902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-space single electron-hole acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,64 +1304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle dynamics in a turbulent electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,90 +1438,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent gyrokinetic modeling of turbulent and neoclassical tungsten transport in toroidally rotating plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (8), </w:t>
@@ -1572,51 +1572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global linear stability analysis of kinetic Trapped Ion Mode (TIM) in tokamak plasma using spectral method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debraj Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,295 +1687,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision rates estimated from exact N -body simulations of a one-dimensional plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermionic emission of a tungsten surface in high heat flux plasma: PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.012102. </w:t>
+              <w:t xml:space="preserve">, 2023, 30 (8), pp.083514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0124403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0160767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978193v1</w:t>
+                <w:t xml:space="preserve">hal-04190773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermionic emission of a tungsten surface in high heat flux plasma: PIC simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+                <w:t xml:space="preserve">Collision rates estimated from exact N -body simulations of a one-dimensional plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">Alejandro Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (8), pp.083514. </w:t>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.012102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0160767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0124403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190773v1</w:t>
+                <w:t xml:space="preserve">hal-03978193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport barrier in 5D gyrokinetic flux-driven simulations</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyrokinetic modelling of light to heavy impurity transport in tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,338 +2357,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity limits of the passive treatment of impurities in gyrokinetic tokamak simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impurity pinch generated by trapped particle driven turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyungtak Lim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">X Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Idouakass</w:t>
+                <w:t xml:space="preserve">Y Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (3), pp.036016. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (9), pp.095018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab6e48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aba340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485083v1</w:t>
+                <w:t xml:space="preserve">hal-03016458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurity pinch generated by trapped particle driven turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity limits of the passive treatment of impurities in gyrokinetic tokamak simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Lim</w:t>
+                <w:t xml:space="preserve">Chabha Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungtak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Sarazin</w:t>
+                <w:t xml:space="preserve">Malik Idouakass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (9), pp.095018. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (3), pp.036016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aba340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab6e48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016458v1</w:t>
+                <w:t xml:space="preserve">hal-02485083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test particle dynamics in low-frequency tokamak turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,64 +2774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive impurity transport driven by trapped particle turbulence in tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,51 +2908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial density and heat fluxes description in the velocity space: Nonlinear simulations and quasi-linear calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Idouakass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bispectral analysis: comparison of two windowing functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Silvagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabha Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,360 +3274,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for electron dissipation in trapped ion turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Transport hysteresis and zonal flow stimulation in magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cartier-Michaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Médina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974269⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (12), pp.124001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa8c4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489783v1</w:t>
+                <w:t xml:space="preserve">hal-01711090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport hysteresis and zonal flow stimulation in magnetized plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A simple model for electron dissipation in trapped ion turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Réveillé</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cartier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. H. Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Drouot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Kosuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (12), pp.124001. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa8c4c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4974269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711090v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated zonal flow generation in the case of TEM and TIM microturbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (9), pp.92507 - 92507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,278 +3655,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-generated zonal flows in the plasma turbulence driven by trapped-ion and trapped-electron instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Global gyrokinetic simulations of trapped-electron mode and trapped-ion mode microturbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mégane Collard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4933358⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285767v1</w:t>
+                <w:t xml:space="preserve">hal-01285770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gyrokinetic simulations of trapped-electron mode and trapped-ion mode microturbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Self-generated zonal flows in the plasma turbulence driven by trapped-ion and trapped-electron instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Collard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (8), </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4933358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285770v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical Striations in Air at Low Pressure</w:t>
               </w:r>
@@ -4003,51 +4003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gyro-kinetic model for trapped electron and ion modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,274 +4761,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrokinetic-water-bag modeling of low-frequency instabilities in a laboratory magnetized plasma column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak turbulence theory and simulation of the gyro-water-bag model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (12), pp.122103. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (5), pp.056410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3036930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594872v1</w:t>
+                <w:t xml:space="preserve">hal-00594870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak turbulence theory and simulation of the gyro-water-bag model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gyrokinetic-water-bag modeling of low-frequency instabilities in a laboratory magnetized plasma column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (5), pp.056410. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (12), pp.122103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3036930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594870v1</w:t>
+                <w:t xml:space="preserve">hal-00594872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The water bag model and gyrokinetic applications</w:t>
               </w:r>
@@ -5150,307 +5150,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond scale separation in gyrokinetic turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Darmet</w:t>
+                <w:t xml:space="preserve">Gyrokinetic modelling: a multi water bag approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/47/9/017⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (11), pp.112109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2804079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594867v1</w:t>
+                <w:t xml:space="preserve">hal-00594865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrokinetic modelling: a multi water bag approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+                <w:t xml:space="preserve">Beyond scale separation in gyrokinetic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (9), pp.1206-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/47/9/017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2804079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00594865v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5601,51 +5601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Deriaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5725,77 +5725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision rates estimated from exact N -body simulations of a one-dimensional plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6079,77 +6079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EU-US Transport Task Force Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Budapest, Hungary</w:t>
@@ -6338,51 +6338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Plasma-surface interaction conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
@@ -6405,445 +6405,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision rates estimated from exact &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-body simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lo-Cascio</w:t>
+                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Geneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bobkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th European Plasma Physics Conference (EPS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPS, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250462v1</w:t>
+                <w:t xml:space="preserve">hal-04171543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global linear stability analysis of kinetic Trapped Ion Modes (TIM) and their nonlinear saturation in tokamak plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debraj Mandal</w:t>
+                <w:t xml:space="preserve">Collision rates estimated from exact &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-body simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lesur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Guillevic</w:t>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">49th European Plasma Physics Conference (EPS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPS, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597456v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Bobkov</w:t>
+                <w:t xml:space="preserve">Global linear stability analysis of kinetic Trapped Ion Modes (TIM) and their nonlinear saturation in tokamak plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debraj Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Del Sarto</w:t>
+                <w:t xml:space="preserve">Juvert Njeck Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">49th Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171543v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of turbulent diffusion in the quasilinear resonance broadening regime and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garbet X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,77 +6911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road to Kubo &amp;gt; 1:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,77 +7036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance broadening in quasilinear theory: towards Kubo &amp;gt;1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,103 +7161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impurity transport in collisionless trapped-particle-driven turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungtak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabha Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Idouakass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IAEA Fusion Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
@@ -8013,90 +8013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of Ion Temperature Gradient and Parallel Velocity gradient instabilities and 5d gyrokinetic transport simulations in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTF 2025 - 29th EU-US Transport Task Force Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Budapest, Hungary. </w:t>
@@ -8119,945 +8119,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and redeposition of lithium from a liquid metal wall facing a magnetized plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+                <w:t xml:space="preserve">Competition between ion temperature gradient and parallel velocity gradient instabilities in tokamaks studied with 5d gyrokinetic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Plasma-Surface Interaction Conference (PSI-26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">50th EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834783v1</w:t>
+                <w:t xml:space="preserve">hal-05471922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature of a plasma facing tungsten surface calculated by means of 1D and 2D PIC simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+                <w:t xml:space="preserve">Erosion and redeposition of lithium from a liquid metal wall facing a magnetized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Plasma Surface Interaction in Controlled Fusion Devices</w:t>
+              <w:t xml:space="preserve">26th Plasma-Surface Interaction Conference (PSI-26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776227v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between ion temperature gradient and parallel velocity gradient instabilities in tokamaks studied with 5d gyrokinetic simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y Sarazin</w:t>
+                <w:t xml:space="preserve">Surface temperature of a plasma facing tungsten surface calculated by means of 1D and 2D PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Salamanque, Spain</w:t>
+              <w:t xml:space="preserve">26th International Conference on Plasma Surface Interaction in Controlled Fusion Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471922v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten surface temperature calculated by means of PIC simulations: bifurcation and space charge limited regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Brochard</w:t>
+                <w:t xml:space="preserve">Ion transport through Radio-Frequency sheaths studied by Particle-In-Cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">27th Joint EU-US Transport Task Force Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145346v1</w:t>
+                <w:t xml:space="preserve">hal-04198020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Heuraux</w:t>
+                <w:t xml:space="preserve">Tungsten surface temperature calculated by means of PIC simulations: bifurcation and space charge limited regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171521v1</w:t>
+                <w:t xml:space="preserve">hal-04145346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling impurity sources, transport and screening in edge tokamak plasmas: comparison with WEST experiments and application to ITER scenarios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Galazka K.</w:t>
+                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bobkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04566270v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport through Radio-Frequency sheaths studied by Particle-In-Cell simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Brochard</w:t>
+                <w:t xml:space="preserve">Modeling impurity sources, transport and screening in edge tokamak plasmas: comparison with WEST experiments and application to ITER scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciraolo G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bufferand H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedorczak N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivals N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galazka K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Joint EU-US Transport Task Force Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198020v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04566270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of impurity transport with TERESA and GYSELA codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungtak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9294,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834767v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Volpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213707v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274782" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05288071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuerva-Lazaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O G&#252;rcan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maestracci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ade4fb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845964v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lo-Cascio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adc5ea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillevic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diamond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157428" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864496v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debraj Mandal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gravier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Sama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acbe64" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guillevic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0124403" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160767" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac945d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215889v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055790" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Obrejan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abe6b4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungtak Lim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Idouakass" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab6e48" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aba340" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;dina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reveille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115231" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;dina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107443" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idouakass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5057420" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvagni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/982/1/012007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kosuga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Drouot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa8c4c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Collard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933358" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927920" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50151-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Plaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799814" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jenny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30637-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3BW7BJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hughes Chatenet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-10595-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBDMBFZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3174926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036930" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056410" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8GVLQD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darmet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/9/017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WNN6ZXWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2804079" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lo-Cascio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04597456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvert Njeck Sama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geneve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heuraux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bobkov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Del Sarto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbet X." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond P.H." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04326312v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Pierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quotb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brochard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escarguel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyomarc'H Didier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Leclert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rouyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gen&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faudot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04566270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bufferand H." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedorczak N." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivals N." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galazka K." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarazin Y." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834767v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Volpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213707v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05288071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuerva-Lazaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O G&#252;rcan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maestracci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ade4fb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845964v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lo-Cascio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adc5ea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillevic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diamond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157428" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864496v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debraj Mandal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gravier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Sama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acbe64" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160767" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guillevic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0124403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac945d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215889v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055790" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Obrejan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abe6b4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aba340" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungtak Lim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Idouakass" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab6e48" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;dina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reveille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115231" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;dina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107443" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idouakass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5057420" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvagni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/982/1/012007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Drouot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa8c4c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kosuga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Collard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933358" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50151-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Plaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799814" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jenny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30637-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3BW7BJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hughes Chatenet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-10595-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBDMBFZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3174926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036930" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8GVLQD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2804079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darmet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/9/017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WNN6ZXWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lo-Cascio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brochard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geneve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heuraux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bobkov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Del Sarto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04597456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvert Njeck Sama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbet X." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond P.H." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04326312v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Pierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quotb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brochard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escarguel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyomarc'H Didier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Leclert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rouyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gen&#232;ve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faudot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04566270v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bufferand H." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedorczak N." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivals N." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galazka K." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarazin Y." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>