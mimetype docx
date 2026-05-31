--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -364,321 +364,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834767v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark between N-body, PIC, and semi-Lagrangian simulations of Landau-damped Langmuir wave</w:t>
+                <w:t xml:space="preserve">Interplay between ion temperature gradient and parallel velocity gradient instabilities in cylindrical geometry: Water-bag vs 5D gyrokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lesur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">T. Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Drouot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.013901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0240349⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.082502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0274782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835129v1</w:t>
+                <w:t xml:space="preserve">hal-05213707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between ion temperature gradient and parallel velocity gradient instabilities in cylindrical geometry: Water-bag vs 5D gyrokinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmark between N-body, PIC, and semi-Lagrangian simulations of Landau-damped Langmuir wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lesur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Gravier</w:t>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Garbet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.082502. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.013901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0274782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0240349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213707v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal and resistive impurity parallel-velocity-gradient instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cuerva-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Gürcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,77 +902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-space single electron-hole acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,64 +1304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle dynamics in a turbulent electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,90 +1438,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent gyrokinetic modeling of turbulent and neoclassical tungsten transport in toroidally rotating plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (8), </w:t>
@@ -1572,51 +1572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global linear stability analysis of kinetic Trapped Ion Mode (TIM) in tokamak plasma using spectral method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debraj Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,295 +1687,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermionic emission of a tungsten surface in high heat flux plasma: PIC simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+                <w:t xml:space="preserve">Collision rates estimated from exact N -body simulations of a one-dimensional plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">Alejandro Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (8), pp.083514. </w:t>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.012102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0160767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0124403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190773v1</w:t>
+                <w:t xml:space="preserve">hal-03978193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision rates estimated from exact N -body simulations of a one-dimensional plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermionic emission of a tungsten surface in high heat flux plasma: PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.012102. </w:t>
+              <w:t xml:space="preserve">, 2023, 30 (8), pp.083514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0124403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0160767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978193v1</w:t>
+                <w:t xml:space="preserve">hal-04190773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport barrier in 5D gyrokinetic flux-driven simulations</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyrokinetic modelling of light to heavy impurity transport in tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,628 +2357,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurity pinch generated by trapped particle driven turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity limits of the passive treatment of impurities in gyrokinetic tokamak simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Lim</w:t>
+                <w:t xml:space="preserve">Chabha Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungtak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Sarazin</w:t>
+                <w:t xml:space="preserve">Malik Idouakass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (9), pp.095018. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (3), pp.036016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aba340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab6e48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016458v1</w:t>
+                <w:t xml:space="preserve">hal-02485083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity limits of the passive treatment of impurities in gyrokinetic tokamak simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impurity pinch generated by trapped particle driven turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyungtak Lim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">X Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Idouakass</w:t>
+                <w:t xml:space="preserve">Y Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (3), pp.036016. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (9), pp.095018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab6e48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aba340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485083v1</w:t>
+                <w:t xml:space="preserve">hal-03016458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test particle dynamics in low-frequency tokamak turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusive impurity transport driven by trapped particle turbulence in tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Médina</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.102301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5115231⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 26 (8), pp.082306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5107443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362087v1</w:t>
+                <w:t xml:space="preserve">hal-02275470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive impurity transport driven by trapped particle turbulence in tokamak plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test particle dynamics in low-frequency tokamak turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Sarazin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Médina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (8), pp.082306. </w:t>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.102301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5107443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5115231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275470v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial density and heat fluxes description in the velocity space: Nonlinear simulations and quasi-linear calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Idouakass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3055,64 +3055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Idouakass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bispectral analysis: comparison of two windowing functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Silvagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabha Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,360 +3274,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport hysteresis and zonal flow stimulation in magnetized plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A simple model for electron dissipation in trapped ion turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Drouot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Cartier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. H. Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kosuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa8c4c⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711090v1</w:t>
+                <w:t xml:space="preserve">hal-01489783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for electron dissipation in trapped ion turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transport hysteresis and zonal flow stimulation in magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. H. Diamond</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Kosuga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Médina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (12), pp.124001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4974269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa8c4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489783v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated zonal flow generation in the case of TEM and TIM microturbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (9), pp.92507 - 92507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,278 +3655,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gyrokinetic simulations of trapped-electron mode and trapped-ion mode microturbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Self-generated zonal flows in the plasma turbulence driven by trapped-ion and trapped-electron instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sarrat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mégane Collard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927920⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4933358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285770v1</w:t>
+                <w:t xml:space="preserve">hal-01285767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-generated zonal flows in the plasma turbulence driven by trapped-ion and trapped-electron instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Global gyrokinetic simulations of trapped-electron mode and trapped-ion mode microturbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Collard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (10), </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4933358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4927920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285767v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical Striations in Air at Low Pressure</w:t>
               </w:r>
@@ -4003,51 +4003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gyro-kinetic model for trapped electron and ion modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (10), pp.280. </w:t>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hughes Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (3), pp.413-420. </w:t>
@@ -4689,51 +4689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (8), pp.082106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4761,274 +4761,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak turbulence theory and simulation of the gyro-water-bag model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gyrokinetic-water-bag modeling of low-frequency instabilities in a laboratory magnetized plasma column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (5), pp.056410. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (12), pp.122103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3036930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594870v1</w:t>
+                <w:t xml:space="preserve">hal-00594872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrokinetic-water-bag modeling of low-frequency instabilities in a laboratory magnetized plasma column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak turbulence theory and simulation of the gyro-water-bag model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (12), pp.122103. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (5), pp.056410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3036930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594872v1</w:t>
+                <w:t xml:space="preserve">hal-00594870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The water bag model and gyrokinetic applications</w:t>
               </w:r>
@@ -5066,51 +5066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (1), pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5150,307 +5150,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrokinetic modelling: a multi water bag approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+                <w:t xml:space="preserve">Beyond scale separation in gyrokinetic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2804079⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (9), pp.1206-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/47/9/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594865v1</w:t>
+                <w:t xml:space="preserve">hal-00594867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond scale separation in gyrokinetic turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Darmet</w:t>
+                <w:t xml:space="preserve">Gyrokinetic modelling: a multi water bag approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (11), pp.112109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2804079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/47/9/017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00594867v1</w:t>
+                <w:t xml:space="preserve">hal-00594865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5601,51 +5601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Deriaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5725,77 +5725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision rates estimated from exact N -body simulations of a one-dimensional plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6079,77 +6079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EU-US Transport Task Force Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Budapest, Hungary</w:t>
@@ -6338,51 +6338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Plasma-surface interaction conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
@@ -6405,445 +6405,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Del Sarto</w:t>
+                <w:t xml:space="preserve">Collision rates estimated from exact &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-body simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">49th European Plasma Physics Conference (EPS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPS, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171543v1</w:t>
+                <w:t xml:space="preserve">hal-04250462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision rates estimated from exact &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-body simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Drouot</w:t>
+                <w:t xml:space="preserve">Global linear stability analysis of kinetic Trapped Ion Modes (TIM) and their nonlinear saturation in tokamak plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debraj Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lesur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lo-Cascio</w:t>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvert Njeck Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th European Plasma Physics Conference (EPS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPS, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">49th Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250462v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global linear stability analysis of kinetic Trapped Ion Modes (TIM) and their nonlinear saturation in tokamak plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gravier</w:t>
+                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Geneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bobkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvert Njeck Sama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Guillevic</w:t>
+                <w:t xml:space="preserve">D Del Sarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597456v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of turbulent diffusion in the quasilinear resonance broadening regime and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garbet X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,77 +6911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road to Kubo &amp;gt; 1:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,77 +7036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance broadening in quasilinear theory: towards Kubo &amp;gt;1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,103 +7161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impurity transport in collisionless trapped-particle-driven turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungtak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabha Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Idouakass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IAEA Fusion Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
@@ -8013,90 +8013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of Ion Temperature Gradient and Parallel Velocity gradient instabilities and 5d gyrokinetic transport simulations in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTF 2025 - 29th EU-US Transport Task Force Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Budapest, Hungary. </w:t>
@@ -8119,945 +8119,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between ion temperature gradient and parallel velocity gradient instabilities in tokamaks studied with 5d gyrokinetic simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y Sarazin</w:t>
+                <w:t xml:space="preserve">Erosion and redeposition of lithium from a liquid metal wall facing a magnetized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Salamanque, Spain</w:t>
+              <w:t xml:space="preserve">26th Plasma-Surface Interaction Conference (PSI-26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471922v1</w:t>
+                <w:t xml:space="preserve">hal-04834783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and redeposition of lithium from a liquid metal wall facing a magnetized plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Avril</w:t>
+                <w:t xml:space="preserve">Surface temperature of a plasma facing tungsten surface calculated by means of 1D and 2D PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Plasma-Surface Interaction Conference (PSI-26)</w:t>
+              <w:t xml:space="preserve">26th International Conference on Plasma Surface Interaction in Controlled Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834783v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature of a plasma facing tungsten surface calculated by means of 1D and 2D PIC simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brochard</w:t>
+                <w:t xml:space="preserve">Competition between ion temperature gradient and parallel velocity gradient instabilities in tokamaks studied with 5d gyrokinetic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Plasma Surface Interaction in Controlled Fusion Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">50th EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776227v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport through Radio-Frequency sheaths studied by Particle-In-Cell simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Brochard</w:t>
+                <w:t xml:space="preserve">Tungsten surface temperature calculated by means of PIC simulations: bifurcation and space charge limited regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Joint EU-US Transport Task Force Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198020v1</w:t>
+                <w:t xml:space="preserve">hal-04145346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten surface temperature calculated by means of PIC simulations: bifurcation and space charge limited regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Brochard</w:t>
+                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bobkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Heuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145346v1</w:t>
+                <w:t xml:space="preserve">hal-04171521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEKTRE, a linear radiofrequency device for investigating edge plasma physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Heuraux</w:t>
+                <w:t xml:space="preserve">Modeling impurity sources, transport and screening in edge tokamak plasmas: comparison with WEST experiments and application to ITER scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciraolo G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bufferand H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedorczak N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivals N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galazka K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171521v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04566270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling impurity sources, transport and screening in edge tokamak plasmas: comparison with WEST experiments and application to ITER scenarios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Galazka K.</w:t>
+                <w:t xml:space="preserve">Ion transport through Radio-Frequency sheaths studied by Particle-In-Cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Heuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">27th Joint EU-US Transport Task Force Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04566270v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of impurity transport with TERESA and GYSELA codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungtak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lo-Cascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9294,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834767v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Volpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213707v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05288071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuerva-Lazaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O G&#252;rcan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maestracci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ade4fb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845964v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lo-Cascio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adc5ea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillevic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diamond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157428" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864496v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debraj Mandal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gravier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Sama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acbe64" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160767" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guillevic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0124403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac945d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215889v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055790" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Obrejan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abe6b4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aba340" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungtak Lim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Idouakass" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab6e48" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;dina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reveille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115231" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;dina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107443" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idouakass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5057420" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvagni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/982/1/012007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Drouot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa8c4c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kosuga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Collard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933358" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50151-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Plaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799814" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jenny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30637-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3BW7BJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hughes Chatenet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-10595-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBDMBFZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3174926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036930" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8GVLQD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2804079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darmet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/9/017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WNN6ZXWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lo-Cascio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brochard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geneve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heuraux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bobkov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Del Sarto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04597456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvert Njeck Sama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbet X." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond P.H." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04326312v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Pierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quotb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brochard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escarguel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyomarc'H Didier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Leclert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rouyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gen&#232;ve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faudot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04566270v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bufferand H." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedorczak N." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivals N." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galazka K." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarazin Y." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834767v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Volpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213707v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274782" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05288071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuerva-Lazaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O G&#252;rcan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maestracci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ade4fb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845964v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lo-Cascio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adc5ea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillevic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mandal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moritz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diamond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157428" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864496v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debraj Mandal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gravier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Sama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acbe64" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guillevic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0124403" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160767" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac945d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215889v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055790" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Obrejan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abe6b4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Djerroud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungtak Lim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Idouakass" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab6e48" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aba340" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;dina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;dina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reveille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115231" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idouakass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5057420" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvagni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/982/1/012007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kosuga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974269" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Drouot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa8c4c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Collard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933358" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927920" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307953" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50151-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Plaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799814" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jenny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30637-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3BW7BJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hughes Chatenet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-10595-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBDMBFZ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3174926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036930" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056410" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR8GVLQD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darmet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/47/9/017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WNN6ZXWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2804079" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Del Sarto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lo-Cascio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04597456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvert Njeck Sama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Geneve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heuraux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bobkov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Del Sarto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbet X." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond P.H." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghizzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04326312v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Pierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quotb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brochard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escarguel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyomarc'H Didier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Leclert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rouyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gen&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faudot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04566270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciraolo G." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bufferand H." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedorczak N." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivals N." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galazka K." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04595305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarazin Y." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>