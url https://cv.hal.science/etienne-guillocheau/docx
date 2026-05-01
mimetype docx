--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -350,265 +350,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current intakes of trans-palmitoleic (trans-C16:1 n-7) and trans-vaccenic (trans-C18:1 n-7) acids in France are exclusively ensured by ruminant milk and ruminant meat: A market basket investigation</w:t>
+                <w:t xml:space="preserve">Trans-palmitoleic acid (trans-9-C16:1, or trans-C16:1 n-7): Nutritional impacts, metabolism, origin, compositional data, analytical methods and chemical synthesis. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Penhoat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD CHEMISTRY-X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2020.100081⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.144-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573841v1</w:t>
+                <w:t xml:space="preserve">hal-02549135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-palmitoleic acid (trans-9-C16:1, or trans-C16:1 n-7): Nutritional impacts, metabolism, origin, compositional data, analytical methods and chemical synthesis. A review</w:t>
+                <w:t xml:space="preserve">Current intakes of trans-palmitoleic (trans-C16:1 n-7) and trans-vaccenic (trans-C18:1 n-7) acids in France are exclusively ensured by ruminant milk and ruminant meat: A market basket investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambre Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 169, pp.144-160. </w:t>
+              <w:t xml:space="preserve">FOOD CHEMISTRY-X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2020.100081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549135v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of natural dietary trans fatty acids towards inflammation, obesity and type 2 diabetes: defining the n-7 trans fatty acid family</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (46), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1094,441 +1094,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retroconversion of dietary trans-vaccenic (trans-C18:1 n-7) acid to trans-palmitoleic acid (trans-C16:1 n-7): Proof of concept and quantification in both cultured rat hepatocytes and pregnant rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of dietary trans-vaccenic acid to trans11,cis13-conjugated linoleic acid in the rat lactating mammary gland by Fatty Acid Desaturase 3-catalyzed methyl-end Δ13-desaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Drouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.09.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884808v1</w:t>
+                <w:t xml:space="preserve">hal-01885260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of n-3 Docosapentaenoic Acid Supplementation on Fatty Acid Composition in Rat Differs Depending upon Tissues and Is Influenced by the Presence of Dairy Lipids in the Diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retroconversion of dietary trans-vaccenic (trans-C18:1 n-7) acid to trans-palmitoleic acid (trans-C16:1 n-7): Proof of concept and quantification in both cultured rat hepatocytes and pregnant rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Guillocheau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (38), pp.9976 - 9988. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884792v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of dietary trans-vaccenic acid to trans11,cis13-conjugated linoleic acid in the rat lactating mammary gland by Fatty Acid Desaturase 3-catalyzed methyl-end Δ13-desaturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+                <w:t xml:space="preserve">Impact of n-3 Docosapentaenoic Acid Supplementation on Fatty Acid Composition in Rat Differs Depending upon Tissues and Is Influenced by the Presence of Dairy Lipids in the Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.09.132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (38), pp.9976 - 9988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885260v1</w:t>
+                <w:t xml:space="preserve">hal-01884792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected satiation alone does not predict actual intake of desserts</w:t>
               </w:r>
@@ -1674,416 +1674,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-palmitoleic acid (trans-C16:1 n-7), a ruminant dairy fat biomarker, and metabolic syndrome components: a nutritional study on mice</w:t>
+                <w:t xml:space="preserve">Supplementation studies involving natural trans fatty acids: real technical challenges, actual solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Penhoat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERLI Meeting 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2018, Minneapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32665.52322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177969v1</w:t>
+                <w:t xml:space="preserve">hal-02177913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evidence of dietary trans-vaccenic acid retroconversion to trans-palmitoleic acid</w:t>
+                <w:t xml:space="preserve">Trans-palmitoleic acid (trans-C16:1 n-7), a ruminant dairy fat biomarker, and metabolic syndrome components: a nutritional study on mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Richard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GERLI Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Etude et de Recherche en Lipidomique (GERLI), Sep 2018, Saint-Maximin-la-Sainte-Baume, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29310.08003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177938v1</w:t>
+                <w:t xml:space="preserve">hal-02177969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation studies involving natural trans fatty acids: real technical challenges, actual solutions</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo evidence of dietary trans-vaccenic acid retroconversion to trans-palmitoleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Drouin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2018, Minneapolis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32665.52322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29310.08003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177913v1</w:t>
+                <w:t xml:space="preserve">hal-02177938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2095,278 +2095,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy products as main dietary sources of trans-palmitoleic and trans-vaccenic acid in France</w:t>
+                <w:t xml:space="preserve">Using GC-MS and helium to resolve positional isomers of trans-C16:1 and trans- C18:1 fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Penhoat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF-FIL-World Dairy Summit 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Daejeon, South Korea. , 2018, </w:t>
+              <w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Minneapolis, United States. , 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.15586.17607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20921.47209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177980v1</w:t>
+                <w:t xml:space="preserve">hal-02177903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GC-MS and helium to resolve positional isomers of trans-C16:1 and trans- C18:1 fatty acids</w:t>
+                <w:t xml:space="preserve">Dairy products as main dietary sources of trans-palmitoleic and trans-vaccenic acid in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Minneapolis, United States. , 2018, </w:t>
+              <w:t xml:space="preserve">IDF-FIL-World Dairy Summit 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Daejeon, South Korea. , 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20921.47209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.15586.17607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177903v1</w:t>
+                <w:t xml:space="preserve">hal-02177980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-palmitoleic acid (trans-C16:1 n-7), a dairy fat biomarker, and metabolic syndrome components: a study on C57BL/6N mice</w:t>
               </w:r>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan E. Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3108,51 +3108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DF139D1"/>
+    <w:nsid w:val="1E8469AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E26372C9"/>
+    <w:nsid w:val="A6EAFC85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3490,51 +3490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-guillocheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-9936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4491-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02572244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Orione" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02573841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penhoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02434772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;ret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggiani Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamili D.B. Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanny Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2019.116603" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02573586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penhoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghukasyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fautrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.09.132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ1XD5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29310.08003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32665.52322" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15586.17607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20921.47209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Beauchamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29007.94889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36011.39201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17566.02883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30987.80164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28471.21920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-guillocheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-9936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4491-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02572244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Orione" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02573841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penhoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Godet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02434772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;ret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggiani Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamili D.B. Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanny Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2019.116603" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02573586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penhoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghukasyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fautrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.09.132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ1XD5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32665.52322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29310.08003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20921.47209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15586.17607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Beauchamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29007.94889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36011.39201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17566.02883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30987.80164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28471.21920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>