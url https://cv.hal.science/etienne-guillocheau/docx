--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,3053 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3001 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Guillocheau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-guillocheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1617-9936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=we1WGjkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4491-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis and Isolation of trans‐Palmitoleic Acid (trans ‐C16:1 n‐7) Suitable for Nutritional Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Orione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-palmitoleic acid (trans-9-C16:1, or trans-C16:1 n-7): Nutritional impacts, metabolism, origin, compositional data, analytical methods and chemical synthesis. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.144-160. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current intakes of trans-palmitoleic (trans-C16:1 n-7) and trans-vaccenic (trans-C18:1 n-7) acids in France are exclusively ensured by ruminant milk and ruminant meat: A market basket investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD CHEMISTRY-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochx.2020.100081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’acide trans-palmitoléique alimentaire sur les composantes du syndrome métabolique : étude chez la souris C57BL/6N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghukasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fautrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.34-35. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of natural dietary trans fatty acids towards inflammation, obesity and type 2 diabetes: defining the n-7 trans fatty acid family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (46), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2019047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative effects of dietary n-3 docosapentaenoic acid (DPA), DHA and EPA on plasma lipid parameters, oxidative status and fatty acid tissue composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-fatty acids aggravate anabolic steroid-induced metabolic disturbances and differential gene expression in muscle, pancreas and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reggiani Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamili D.B. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natanny Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232, pp.116603. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2019.116603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retroconversion of dietary trans-vaccenic (trans-C18:1 n-7) acid to trans-palmitoleic acid (trans-C16:1 n-7): Proof of concept and quantification in both cultured rat hepatocytes and pregnant rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of n-3 Docosapentaenoic Acid Supplementation on Fatty Acid Composition in Rat Differs Depending upon Tissues and Is Influenced by the Presence of Dairy Lipids in the Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (38), pp.9976 - 9988. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of dietary trans-vaccenic acid to trans11,cis13-conjugated linoleic acid in the rat lactating mammary gland by Fatty Acid Desaturase 3-catalyzed methyl-end Δ13-desaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.09.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected satiation alone does not predict actual intake of desserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.183-190. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-palmitoleic acid (trans-C16:1 n-7), a ruminant dairy fat biomarker, and metabolic syndrome components: a nutritional study on mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Etude et de Recherche en Lipidomique (GERLI), Sep 2018, Saint-Maximin-la-Sainte-Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evidence of dietary trans-vaccenic acid retroconversion to trans-palmitoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2018, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29310.08003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementation studies involving natural trans fatty acids: real technical challenges, actual solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2018, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32665.52322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-palmitoleic acid (trans-C16:1 n-7), a dairy fat biomarker, and metabolic syndrome components: a study on C57BL/6N mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan E. Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gevorg Ghukasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF-FIL-World Dairy Summit 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Daejeon, South Korea. , 2018, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29007.94889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do all trans-C18:1 intakes during pregnancy jeopardise polyunsaturated fatty acid status in new-borns? Focus on a trans-vaccenic acid (trans-C18:1 n-7) supplementation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN 2018 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Genève, Switzerland. , 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36011.39201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy products as main dietary sources of trans-palmitoleic and trans-vaccenic acid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF-FIL-World Dairy Summit 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Daejeon, South Korea. , 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.15586.17607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using GC-MS and helium to resolve positional isomers of trans-C16:1 and trans- C18:1 fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Minneapolis, United States. , 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20921.47209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre acides gras trans pendant la gestation et statut en acides gras polyinsaturés chez le nouveau-né : un impact de l’acide trans-vaccénique ? Etude chez le rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17566.02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct retroconversion of dietary trans-vaccenic acid to trans-palmitoleic acid: proof of concept and quantification in both cultured rat hepatocytes and pregnant rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dijon, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28471.21920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acides gras trans naturels : le défi de la quantité pour des études de supplémentation. Application à l’acide trans-palmitoléique (C16:1 n-7 trans).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30987.80164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3108,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E8469AE"/>
+    <w:nsid w:val="4C386509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A6EAFC85"/>
+    <w:nsid w:val="C8568BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3490,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-guillocheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-9936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4491-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02572244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Orione" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02573841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penhoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Godet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02434772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;ret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggiani Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamili D.B. Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanny Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2019.116603" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02573586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penhoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghukasyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fautrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.09.132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ1XD5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32665.52322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29310.08003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20921.47209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15586.17607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Beauchamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29007.94889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36011.39201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17566.02883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30987.80164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28471.21920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-guillocheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1617-9936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=we1WGjkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4491-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02572244v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Orione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02573841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penhoat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Godet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2020.100081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02573586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penhoat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghukasyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fautrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02434772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2019047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;ret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggiani Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamili D.B. Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanny Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2019.116603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.09.132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ1XD5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29310.08003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32665.52322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Beauchamp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29007.94889" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36011.39201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15586.17607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20921.47209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17566.02883" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28471.21920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30987.80164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>