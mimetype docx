--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2072,453 +2072,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Concepts in Molecular Imaging: Non-Invasive MRI Spotting of Proteolysis Using an Overhauser Effect Switch</w:t>
+                <w:t xml:space="preserve">Copper(II) complexes containing tetrathiafulvalene substituted by a bipyridine ligand: Synthesis, X-ray diffraction and EPR characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mellet</w:t>
+                <w:t xml:space="preserve">L. Kaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massot</w:t>
+                <w:t xml:space="preserve">A.-K. Gouasmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Madelin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Harte</w:t>
+                <w:t xml:space="preserve">E. Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005244⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 159, pp. 2075-2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2009.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626527v1</w:t>
+                <w:t xml:space="preserve">hal-00425105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic cyanido-bridged magnetic materials derived from manganese(III) Schiff-base complexes and pentacyanidonitrosylferrate(II) precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ababei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Guang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Kalisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33, pp. 1237-1248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b903399h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) complexes containing tetrathiafulvalene substituted by a bipyridine ligand: Synthesis, X-ray diffraction and EPR characterizations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Concepts in Molecular Imaging: Non-Invasive MRI Spotting of Proteolysis Using an Overhauser Effect Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Legros</w:t>
+                <w:t xml:space="preserve">Philippe Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Harte</w:t>
+                <w:t xml:space="preserve">Philippe Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coulon</w:t>
+                <w:t xml:space="preserve">Guillaume Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2009.07.029⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00425105v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric spin crossover behaviour and evidence of light-induced excited spin state trapping in a dinuclear iron(II) helicate</w:t>
               </w:r>
@@ -2676,51 +2676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Clérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,286 +2947,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
+                <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Awada</w:t>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Delmarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863845v1</w:t>
+                <w:t xml:space="preserve">hal-03863814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delmarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Harté</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Delmarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.93-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863814v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3527,51 +3527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973303v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaicheng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Argoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-024-01710-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gounou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siegfried" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hart&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05049-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gounou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prouzet-Maul&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na d'Agata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Ihrke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elezgaray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.003264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Isaacs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D. Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Harte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guimberteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica de Maria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lamb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serrano-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP36181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Kurylo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Siriwardena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.02.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QKV5KD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal-Calderon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.11.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBX5DQPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm501837w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazek Maalouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shalabney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Texier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc00571f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavka Kascakova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Unger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00807j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R.A. Marque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ababei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Guang Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903399h" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XKN8ZRM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaboub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Gouasmia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.07.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1LPTM8G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelleteret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816196h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NT46GDJK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0757632" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G0371LR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranganathan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Ghayoury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;rac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihrke Ivo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elezgaray Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973303v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaicheng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Argoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-024-01710-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gounou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siegfried" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hart&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05049-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gounou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prouzet-Maul&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na d'Agata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Ihrke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elezgaray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.003264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Isaacs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D. Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Harte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guimberteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica de Maria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lamb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serrano-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP36181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Kurylo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Siriwardena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.02.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QKV5KD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal-Calderon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.11.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBX5DQPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm501837w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazek Maalouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shalabney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Texier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc00571f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavka Kascakova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Unger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00807j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaboub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Gouasmia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.07.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1LPTM8G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ababei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Guang Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903399h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XKN8ZRM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R.A. Marque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005244" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelleteret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816196h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NT46GDJK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0757632" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G0371LR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranganathan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Ghayoury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;rac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihrke Ivo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elezgaray Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>