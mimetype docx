--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -1114,295 +1114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time monitoring of membrane GPCR reconstitution by plasmon waveguide resonance: on the role of lipids</w:t>
+                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Calmet</w:t>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica de Maria</w:t>
+                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Serrano-Vega</w:t>
+                <w:t xml:space="preserve">Martine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/SREP36181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461546v1</w:t>
+                <w:t xml:space="preserve">hal-01437455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Anti-Leukemic Activity of the Peptide Warnericin RK and Analogues and Visualization of Their Effect on Cancer Cells by Chemical Raman Imaging.</w:t>
+                <w:t xml:space="preserve">Real time monitoring of membrane GPCR reconstitution by plasmon waveguide resonance: on the role of lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+                <w:t xml:space="preserve">Pierre Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Augenstreich</w:t>
+                <w:t xml:space="preserve">Monica de Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Harté</w:t>
+                <w:t xml:space="preserve">Daniel Lamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Garcia</w:t>
+                <w:t xml:space="preserve">Maria Serrano-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162007. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/SREP36181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437455v1</w:t>
+                <w:t xml:space="preserve">hal-02461546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon waveguide resonance for sensing glycan–lectin interactions</w:t>
               </w:r>
@@ -2072,453 +2072,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) complexes containing tetrathiafulvalene substituted by a bipyridine ligand: Synthesis, X-ray diffraction and EPR characterizations</w:t>
+                <w:t xml:space="preserve">New Concepts in Molecular Imaging: Non-Invasive MRI Spotting of Proteolysis Using an Overhauser Effect Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kaboub</w:t>
+                <w:t xml:space="preserve">Philippe Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-K. Gouasmia</w:t>
+                <w:t xml:space="preserve">Philippe Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Legros</w:t>
+                <w:t xml:space="preserve">Guillaume Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Harte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Coulon</w:t>
+                <w:t xml:space="preserve">Sylvain R.A. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2009.07.029⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425105v1</w:t>
+                <w:t xml:space="preserve">hal-00626527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic cyanido-bridged magnetic materials derived from manganese(III) Schiff-base complexes and pentacyanidonitrosylferrate(II) precursor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper(II) complexes containing tetrathiafulvalene substituted by a bipyridine ligand: Synthesis, X-ray diffraction and EPR characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kaboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Gouasmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodica Ababei</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-Guang Li</w:t>
+                <w:t xml:space="preserve">E. Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roubeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
+                <w:t xml:space="preserve">C. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b903399h⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 159, pp. 2075-2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2009.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395422v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Concepts in Molecular Imaging: Non-Invasive MRI Spotting of Proteolysis Using an Overhauser Effect Switch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bimetallic cyanido-bridged magnetic materials derived from manganese(III) Schiff-base complexes and pentacyanidonitrosylferrate(II) precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ababei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-Guang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mellet</w:t>
+                <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massot</w:t>
+                <w:t xml:space="preserve">Marguerite Kalisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Madelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Harte</w:t>
+                <w:t xml:space="preserve">Nicolas Bréfuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp. 1237-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b903399h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00626527v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric spin crossover behaviour and evidence of light-induced excited spin state trapping in a dinuclear iron(II) helicate</w:t>
               </w:r>
@@ -2676,51 +2676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Clérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,286 +2947,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
+                <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Zeina Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delmarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Harté</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Delmarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.93-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863814v1</w:t>
+                <w:t xml:space="preserve">hal-03863845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Awada</w:t>
+                <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Delmarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863845v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3527,51 +3527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973303v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaicheng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Argoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-024-01710-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gounou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siegfried" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hart&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05049-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gounou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prouzet-Maul&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na d'Agata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Ihrke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elezgaray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.003264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Isaacs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D. Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Harte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guimberteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica de Maria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lamb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serrano-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP36181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Kurylo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Siriwardena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.02.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QKV5KD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal-Calderon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.11.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBX5DQPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm501837w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazek Maalouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shalabney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Texier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc00571f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavka Kascakova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Unger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00807j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaboub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Gouasmia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.07.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1LPTM8G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ababei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Guang Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903399h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XKN8ZRM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R.A. Marque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005244" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelleteret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816196h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NT46GDJK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0757632" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G0371LR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranganathan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Ghayoury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;rac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihrke Ivo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elezgaray Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973303v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaicheng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Argoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-024-01710-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gounou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siegfried" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hart&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05049-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gounou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prouzet-Maul&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na d'Agata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D Alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Ihrke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Elezgaray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.003264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Isaacs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D. Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulhalim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Harte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guimberteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Augenstreich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica de Maria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lamb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serrano-Vega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/SREP36181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Kurylo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Siriwardena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.02.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QKV5KD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal-Calderon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.11.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBX5DQPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm501837w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazek Maalouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shalabney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Texier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc00571f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavka Kascakova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Unger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00807j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R.A. Marque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaboub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Gouasmia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.07.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1LPTM8G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ababei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Guang Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903399h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XKN8ZRM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelleteret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816196h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NT46GDJK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfeng Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0757632" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G0371LR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranganathan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Ghayoury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;rac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihrke Ivo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elezgaray Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>