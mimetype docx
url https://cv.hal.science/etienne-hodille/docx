--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -485,295 +485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-wall interaction impact of the ITER re-baseline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling fuel retention in the W divertor during the D/H/D changeover experiment in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Pitts</w:t>
+                <w:t xml:space="preserve">D. Piccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loarte</w:t>
+                <w:t xml:space="preserve">M. Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wauters</w:t>
+                <w:t xml:space="preserve">T. Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubrov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Gribov</w:t>
+                <w:t xml:space="preserve">J. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 42, pp.101854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101854⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 45, pp.101999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045674v1</w:t>
+                <w:t xml:space="preserve">hal-05305544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fuel retention in the W divertor during the D/H/D changeover experiment in WEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+                <w:t xml:space="preserve">Plasma-wall interaction impact of the ITER re-baseline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Pitts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Piccinelli</w:t>
+                <w:t xml:space="preserve">A. Loarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertoglio</w:t>
+                <w:t xml:space="preserve">T. Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Loarer</w:t>
+                <w:t xml:space="preserve">M. Dubrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dufour</w:t>
+                <w:t xml:space="preserve">Y. Gribov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45, pp.101999. </w:t>
+              <w:t xml:space="preserve">, 2025, 42, pp.101854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305544v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
               </w:r>
@@ -1021,542 +1021,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04765555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution and solubility of H atoms at the W/Cu interface</w:t>
+                <w:t xml:space="preserve">Analysis of lattice locations of deuterium in tungsten and its application for predicting deuterium trapping conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosvany Silva Solís</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Denis</w:t>
+                <w:t xml:space="preserve">Xin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Augustin Hodille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Ferro</w:t>
+                <w:t xml:space="preserve">Flyura Djurabekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ad6f62⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.043604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.8.043604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664605v1</w:t>
+                <w:t xml:space="preserve">cea-04765572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIBS analysis of tritium in thin film-type samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">Modelling neutron damage effects on tritium transport in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Payet</w:t>
+                <w:t xml:space="preserve">Thomas Schwarz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.154924⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (8), pp.086026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad56a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462694v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of lattice locations of deuterium in tungsten and its application for predicting deuterium trapping conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution and solubility of H atoms at the W/Cu interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosvany Silva Solís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Jin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kai Nordlund</w:t>
+                <w:t xml:space="preserve">Etienne Augustin Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.8.043604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ad6f62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765572v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutron damage effects on tritium transport in tungsten</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+                <w:t xml:space="preserve">LIBS analysis of tritium in thin film-type samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schwarz-Selinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (8), pp.086026. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.154924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad56a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.154924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765538v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral approach to plasma-wall interaction modelling for EU-DEMO</w:t>
               </w:r>
@@ -1966,51 +1966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,51 +2074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of the W/Cu interface in the ITER cooling monoblocks from Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosvany Silva Solís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Byggmästar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Nordlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2687,559 +2687,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Atomistic Model for Hydrogen Adsorption on Metal Surfaces: Comparison with Low-Energy Ion Beam Analysis on Tungsten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Piazza</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01068⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664140v1</w:t>
+                <w:t xml:space="preserve">hal-03188511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrogen isotopes trapping, diffusion and permeation in divertor monoblocks under ITER-like conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Bernard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2abc⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400941v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive Atomistic Model for Hydrogen Adsorption on Metal Surfaces: Comparison with Low-Energy Ion Beam Analysis on Tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kolasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthali Ajmalghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (29), pp.16086-16096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140867v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of hydrogen isotopes trapping, diffusion and permeation in divertor monoblocks under ITER-like conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pecovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2abc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188511v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen trapping on WCLL breeding blanket performances</w:t>
               </w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3621,278 +3621,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of beryllium oxide by deuterium at various temperatures simulated with molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesper Byggmästar</w:t>
+                <w:t xml:space="preserve">Hydrogen trapping in tungsten: impact of helium irradiation and thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Safi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, T171, pp.014024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab43fa⟩</w:t>
+              <w:t xml:space="preserve">, 2020, T171, pp.014066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab68bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901332v1</w:t>
+                <w:t xml:space="preserve">hal-03046763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen trapping in tungsten: impact of helium irradiation and thermal cycling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Martin</w:t>
+                <w:t xml:space="preserve">Sputtering of beryllium oxide by deuterium at various temperatures simulated with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Byggmästar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuichi Sakamoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, T171, pp.014066. </w:t>
+              <w:t xml:space="preserve">, 2020, T171, pp.014024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab68bd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab43fa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046763v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of hydrogenic inventory in the ITER divertor based on machine learning</w:t>
               </w:r>
@@ -3904,64 +3904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4172,51 +4172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Byggmästar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nordlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,429 +4789,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of atomic deuterium exposure in self-damaged tungsten</w:t>
+                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma-facing components: the role of grain boundaries and the native oxide layer from a joint experiment-simulation integrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Addab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.S. Becquart</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (5), pp.056002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5aa5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 57 (7), pp.076019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6d24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528018v1</w:t>
+                <w:t xml:space="preserve">hal-01528028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-mode WEST tungsten divertor operation: deuterium and nitrogen seeded simulations with SOLEDGE2D-EIRENE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">Simulations of atomic deuterium exposure in self-damaged tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Ghendrih</w:t>
+                <w:t xml:space="preserve">S Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tamain</w:t>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.187 - 192. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (5), pp.056002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2016.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5aa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702237v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma-facing components: the role of grain boundaries and the native oxide layer from a joint experiment-simulation integrated approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.A. Hodille</w:t>
+                <w:t xml:space="preserve">H-mode WEST tungsten divertor operation: deuterium and nitrogen seeded simulations with SOLEDGE2D-EIRENE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+                <w:t xml:space="preserve">H. Bufferand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Addab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Založnik</w:t>
+                <w:t xml:space="preserve">Ph. Ghendrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">P. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (7), pp.076019. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.187 - 192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6d24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528028v1</w:t>
+                <w:t xml:space="preserve">hal-01702237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of hydrogen isotopes behavior in tungsten by a multi trapping macroscopic rate equation model</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5549,51 +5549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schwartz-Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Symposium on Fusion Engineering (SOFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Oxford, United Kingdom. </w:t>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,51 +6161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6241,445 +6241,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leblond</w:t>
+                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579944v1</w:t>
+                <w:t xml:space="preserve">hal-03579941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579941v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579938v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6743,64 +6743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6939,51 +6939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7034,51 +7034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7254,51 +7254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Tritium Inventory And Permeation In Materials For Fusion Reactors: A Coupled Experimental And Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,51 +7655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7748,402 +7748,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, on line, Austria</w:t>
+              <w:t xml:space="preserve">FEniCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279579v1</w:t>
+                <w:t xml:space="preserve">hal-03186587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
+                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186587v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pecovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, on line, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579697v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
               </w:r>
@@ -8293,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8379,64 +8379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8530,64 +8530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8642,51 +8642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the tritium retention in ITER tungsten divertor target using macroscopic rate equations simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8754,90 +8754,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma facing components: understanding and controlling with an integrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ghiorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9004,90 +9004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the retention of hydrogen isotopes and controlling their release: an integrated approach applied to tungsten materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ghiorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9555,51 +9555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva-Sol&#237;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnnc-h1yy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Pitts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubrov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gribov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101854" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva Sol&#237;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Augustin Hodille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad6f62" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.043604" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Pavec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2a29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Piazza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmalghan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbbc1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101516" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Byggm&#228;star" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac8328" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153972" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Piazza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolasinski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthali Ajmalghan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Safi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab43fa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Sakamoto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab68bd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markelj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peccovnik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajmalghan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Piazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aba454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Byggm&#228;star" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab04d7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263759v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#269;ovnik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaec97" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.03.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02307208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiorghiu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.09.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5aa5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bufferand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.12.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01252995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/T167/014011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bonnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Angot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.041" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Becquart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707010v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva-Sol&#237;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnnc-h1yy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Pitts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loarte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubrov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gribov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.043604" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva Sol&#237;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Augustin Hodille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad6f62" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Pavec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2a29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Piazza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmalghan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbbc1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101516" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Byggm&#228;star" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac8328" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153972" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Piazza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolasinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthali Ajmalghan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01068" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Sakamoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab68bd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Safi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab43fa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markelj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peccovnik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajmalghan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Piazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aba454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Byggm&#228;star" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab04d7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263759v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#269;ovnik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaec97" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.03.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02307208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiorghiu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.09.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5aa5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bufferand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.12.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01252995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/T167/014011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bonnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Angot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.041" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Becquart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707010v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>