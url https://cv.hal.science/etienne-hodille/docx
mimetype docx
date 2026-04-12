--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1444,51 +1444,51 @@
                 <w:t xml:space="preserve">Deuterium uptake, desorption and sputtering from W(110) surface covered with oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Pavec</w:t>
+                <w:t xml:space="preserve">Blanche Pavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3102,295 +3102,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Dark</w:t>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579873v1</w:t>
+                <w:t xml:space="preserve">hal-03293417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293417v1</w:t>
+                <w:t xml:space="preserve">hal-03579873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust particles with a surface kinetic model</w:t>
               </w:r>
@@ -3772,676 +3772,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of beryllium oxide by deuterium at various temperatures simulated with molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesper Byggmästar</w:t>
+                <w:t xml:space="preserve">Hydrogen trapping in tungsten: impact of helium irradiation and thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Safi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, T171, pp.014024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab43fa⟩</w:t>
+              <w:t xml:space="preserve">, 2020, T171, pp.014066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab68bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901332v1</w:t>
+                <w:t xml:space="preserve">hal-03046763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen trapping in tungsten: impact of helium irradiation and thermal cycling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Martin</w:t>
+                <w:t xml:space="preserve">Sputtering of beryllium oxide by deuterium at various temperatures simulated with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Byggmästar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuichi Sakamoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, T171, pp.014066. </w:t>
+              <w:t xml:space="preserve">, 2020, T171, pp.014024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab68bd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab43fa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046763v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of defects by the presence of hydrogen in tungsten: simultaneous W-ion damaging and D-atom exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Markelj</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of local fuel inventory and desorption in the whole tokamak vacuum vessel for auto-consistent plasma-wall interaction simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Založnik</w:t>
+                <w:t xml:space="preserve">G. Ciraolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pečovnik</w:t>
+                <w:t xml:space="preserve">B. Pégourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (1), pp.016011. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.550-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aaec97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263759v2</w:t>
+                <w:t xml:space="preserve">hal-02902060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of local fuel inventory and desorption in the whole tokamak vacuum vessel for auto-consistent plasma-wall interaction simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ciraolo</w:t>
+                <w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.550-557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.03.019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.100709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902060v1</w:t>
+                <w:t xml:space="preserve">hal-02968007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stabilization of defects by the presence of hydrogen in tungsten: simultaneous W-ion damaging and D-atom exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pečovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.016011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.100709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aaec97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968007v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of dynamic deuterium retention in single-crystal and poly-crystals of tungsten: The role of natural defects</w:t>
               </w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Byggmästar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nordlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4851,51 +4851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Markelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4946,77 +4946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-mode WEST tungsten divertor operation: deuterium and nitrogen seeded simulations with SOLEDGE2D-EIRENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bufferand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ghendrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,51 +5240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,64 +5893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling H-He interactions in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6245,445 +6245,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579938v1</w:t>
+                <w:t xml:space="preserve">hal-03579941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579944v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579941v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6777,256 +6777,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
+                <w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Pula, Italy</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401037v1</w:t>
+                <w:t xml:space="preserve">hal-04400771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t>
+                <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">FEniCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400771v1</w:t>
+                <w:t xml:space="preserve">hal-04401037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Approach To Plasma-Wall Interaction Modelling For EU-DEMO</w:t>
               </w:r>
@@ -7137,90 +7137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Tritium Inventory And Permeation In Materials For Fusion Reactors: A Coupled Experimental And Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7551,51 +7551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7689,51 +7689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pecovnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, on line, Austria</w:t>
@@ -7775,51 +7775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,51 +8025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,51 +8288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,64 +8387,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8525,51 +8525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the tritium retention in ITER tungsten divertor target using macroscopic rate equations simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma facing components: understanding and controlling with an integrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8887,51 +8887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the retention of hydrogen isotopes and controlling their release: an integrated approach applied to tungsten materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Pitts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubrov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gribov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.043604" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva Sol&#237;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Augustin Hodille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad6f62" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pavec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2a29" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Piazza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmalghan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbbc1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Byggm&#228;star" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac8328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Piazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolasinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthali Ajmalghan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markelj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peccovnik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajmalghan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Piazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aba454" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Safi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab43fa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Sakamoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab68bd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263759v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#269;ovnik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaec97" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.03.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02307208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiorghiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.09.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Byggm&#228;star" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab04d7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5aa5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bufferand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.12.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01252995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/T167/014011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bonnin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Angot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Becquart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Pitts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubrov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gribov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.043604" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva Sol&#237;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Augustin Hodille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad6f62" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Pavec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2a29" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Piazza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmalghan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbbc1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Byggm&#228;star" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac8328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Piazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolasinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthali Ajmalghan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markelj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peccovnik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajmalghan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Piazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aba454" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Sakamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab68bd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Safi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab43fa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.03.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263759v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#269;ovnik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaec97" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02307208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiorghiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.09.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Byggm&#228;star" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab04d7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5aa5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bufferand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.12.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01252995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/T167/014011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bonnin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Angot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Becquart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>