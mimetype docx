--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -66,4291 +66,4261 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium retention in the ITER/DEMO actively cooled tungsten monoblock in the presence of neutron-induced defects</w:t>
+                <w:t xml:space="preserve">Hydrogen transport at metallic interfaces: modeling the tungsten-copper system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yosvany Silva-Solís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grisolia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.153245⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (4), pp.045404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/lnnc-h1yy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445831v1</w:t>
+                <w:t xml:space="preserve">hal-05597497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fuel retention in the W divertor during the D/H/D changeover experiment in WEST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tritium retention in the ITER/DEMO actively cooled tungsten monoblock in the presence of neutron-induced defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Piccinelli</w:t>
+                <w:t xml:space="preserve">R. Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertoglio</w:t>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Loarer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Dufour</w:t>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101999⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 205, pp.153245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.153245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305544v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-wall interaction impact of the ITER re-baseline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Pitts</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loarte</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wauters</w:t>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubrov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Gribov</w:t>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101854⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045674v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-wall interaction impact of the ITER re-baseline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Pitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kool</w:t>
+                <w:t xml:space="preserve">A. Loarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verhaegh</w:t>
+                <w:t xml:space="preserve">T. Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derks</w:t>
+                <w:t xml:space="preserve">M. Dubrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wijkamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Koenders</w:t>
+                <w:t xml:space="preserve">Y. Gribov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.101854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282776v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling fuel retention in the W divertor during the D/H/D changeover experiment in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+                <w:t xml:space="preserve">M. Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">T. Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">J. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.101999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutron damage effects on tritium transport in tungsten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Verhaegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
+                <w:t xml:space="preserve">G. Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+                <w:t xml:space="preserve">T. Wijkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schwarz-Selinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+                <w:t xml:space="preserve">J. Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad56a0⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765538v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of lattice locations of deuterium in tungsten and its application for predicting deuterium trapping conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FESTIM: An open-source code for hydrogen transport simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Jin</w:t>
+                <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flyura Djurabekova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gabriele Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Markelj</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Kulagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.8.043604⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.786 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765572v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution and solubility of H atoms at the W/Cu interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosvany Silva Solís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosvany Silva Solís</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Augustin Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/ad6f62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS analysis of tritium in thin film-type samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Favre</w:t>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 591, pp.154924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.154924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral approach to plasma-wall interaction modelling for EU-DEMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of lattice locations of deuterium in tungsten and its application for predicting deuterium trapping conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flyura Djurabekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Matveev</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad73e7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.043604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.8.043604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765528v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium uptake, desorption and sputtering from W(110) surface covered with oxygen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Ferro</w:t>
+                <w:t xml:space="preserve">Modelling neutron damage effects on tritium transport in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schwarz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64 (4), pp.046022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2a29⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (8), pp.086026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad56a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521576v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTIM: An open-source code for hydrogen transport simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Kulagin</w:t>
+                <w:t xml:space="preserve">An integral approach to plasma-wall interaction modelling for EU-DEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matveev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Romazanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brezinsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.184⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (10), pp.106043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad73e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765555v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Hydrogen and oxygen on tungsten (110) surface: adsorption, absorption and desorption investigated by density functional theory (2023 Nucl. Fusion 63 036017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deuterium uptake, desorption and sputtering from W(110) surface covered with oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Pavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ferro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 63 (4), pp.049601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/acbbc1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.046022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2a29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765643v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D effects on hydrogen transport in ITER-like monoblocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+                <w:t xml:space="preserve">Erratum: Hydrogen and oxygen on tungsten (110) surface: adsorption, absorption and desorption investigated by density functional theory (2023 Nucl. Fusion 63 036017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.A. Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chochoy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Ajmalghan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64 (2), pp.026003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad1019⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 63 (4), pp.049601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/acbbc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765603v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of the W/Cu interface in the ITER cooling monoblocks from Density Functional Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D effects on hydrogen transport in ITER-like monoblocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101516⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (2), pp.026003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad1019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212216v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics study of hydrogen isotopes at the Be/BeO interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A model of the W/Cu interface in the ITER cooling monoblocks from Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosvany Silva Solís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kai Nordlund</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac8328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736200v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of traps reversibility on hydrogen permeation and retention in Eurofer97</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics study of hydrogen isotopes at the Be/BeO interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesper Byggmästar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6e74⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac8328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761586v1</w:t>
+                <w:t xml:space="preserve">hal-03736200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of hydrogen inventory saturation in the subsurface of the wall material and comparison to Reaction-Diffusion simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Influence of traps reversibility on hydrogen permeation and retention in Eurofer97</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Marandet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (8), pp.086011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6e74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752707v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+                <w:t xml:space="preserve">Analytical model of hydrogen inventory saturation in the subsurface of the wall material and comparison to Reaction-Diffusion simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188511v1</w:t>
+                <w:t xml:space="preserve">hal-03752707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust particles with a surface kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac0f37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140867v1</w:t>
+                <w:t xml:space="preserve">hal-03290700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Atomistic Model for Hydrogen Adsorption on Metal Surfaces: Comparison with Low-Energy Ion Beam Analysis on Tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kolasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthali Ajmalghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (29), pp.16086-16096. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hydrogen isotopes trapping, diffusion and permeation in divertor monoblocks under ITER-like conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pecovnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (12), pp.126003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2abc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen trapping on WCLL breeding blanket performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac28b0⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579878v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293417v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrogen trapping on WCLL breeding blanket performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 61 (11), pp.116076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac28b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579873v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust particles with a surface kinetic model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Peillon</w:t>
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mougenot</w:t>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (8), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac0f37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290700v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of hydrogenic inventory in the ITER divertor based on machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74844-w⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972436v1</w:t>
+                <w:t xml:space="preserve">hal-03579873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic model for hydrogen absorption in tungsten with coverage dependent surface mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sputtering of beryllium oxide by deuterium at various temperatures simulated with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Markelj</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Byggmästar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Peccovnik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aba454⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, T171, pp.014024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab43fa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901341v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen trapping in tungsten: impact of helium irradiation and thermal cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuichi Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, T171, pp.014066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1402-4896/ab68bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of beryllium oxide by deuterium at various temperatures simulated with molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parametric study of hydrogenic inventory in the ITER divertor based on machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab43fa⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74844-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901332v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of local fuel inventory and desorption in the whole tokamak vacuum vessel for auto-consistent plasma-wall interaction simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Denis</w:t>
+                <w:t xml:space="preserve">Kinetic model for hydrogen absorption in tungsten with coverage dependent surface mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peccovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ajmalghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Pégourié</w:t>
+                <w:t xml:space="preserve">Z A Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.03.019⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aba454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902060v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulation of beryllium oxide irradiated by deuterium ions: sputtering and reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Byggmästar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nordlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.100709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab04d7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968007v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of defects by the presence of hydrogen in tungsten: simultaneous W-ion damaging and D-atom exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,942 +4391,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of dynamic deuterium retention in single-crystal and poly-crystals of tungsten: The role of natural defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modelling of local fuel inventory and desorption in the whole tokamak vacuum vessel for auto-consistent plasma-wall interaction simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ghiorghiu</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minissale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Grisolia</w:t>
+                <w:t xml:space="preserve">G. Ciraolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Angot</w:t>
+                <w:t xml:space="preserve">B. Pégourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 461, pp.159-165. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.550-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307208v1</w:t>
+                <w:t xml:space="preserve">hal-02902060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of beryllium oxide irradiated by deuterium ions: sputtering and reflection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Nordlund</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab04d7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.100709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044375v1</w:t>
+                <w:t xml:space="preserve">hal-02968007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma-facing components: the role of grain boundaries and the native oxide layer from a joint experiment-simulation integrated approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Comparison of dynamic deuterium retention in single-crystal and poly-crystals of tungsten: The role of natural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ghiorghiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">T. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6d24⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 461, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528028v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of atomic deuterium exposure in self-damaged tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Markelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (5), pp.056002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5aa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-mode WEST tungsten divertor operation: deuterium and nitrogen seeded simulations with SOLEDGE2D-EIRENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bufferand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ghendrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.187 - 192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hydrogen isotopes behavior in tungsten by a multi trapping macroscopic rate equation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma-facing components: the role of grain boundaries and the native oxide layer from a joint experiment-simulation integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Ferro</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Addab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Angot</w:t>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2016/T167/014011⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (7), pp.076019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6d24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252995v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of hydrogen isotopes behavior in tungsten by a multi trapping macroscopic rate equation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, T167, pp.014011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2016/T167/014011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macroscopic rate equation modeling of trapping/detrapping of hydrogen isotopes in tungsten materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, theme issue “Models and Data for Plasma-Material Interaction in Fusion Devices“, 467 (1), pp.424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5366,1400 +5483,1400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D effects on hydrogen transport in divertor monoblocks: influence of thickness and recombination on poloidal side</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schwartz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t>
+              <w:t xml:space="preserve">30th Symposium on Fusion Engineering (SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406129v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotopes concentration profiles: Numerical assessments considering realistic trap sites distributions in tungsten divertor monoblock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Fusion Reactor Materials (ICFRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Granada, Spain. </w:t>
+              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407217v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Hydrogen isotopes concentration profiles: Numerical assessments considering realistic trap sites distributions in tungsten divertor monoblock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Symposium on Fusion Engineering (SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">21st International Conference on Fusion Reactor Materials (ICFRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Granada, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407354v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D effects on hydrogen transport in divertor monoblocks: influence of thickness and recombination on poloidal side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275184v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling H-He interactions in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Symposium on Fusion Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dubrovnik, Croatia. , P-2.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of tritium transport in WCLL breeding blankets: influence of neutron induced damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFT2022 - 32nd Symposium on Fusion Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dubrovnik, Croatia. , P-1.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120261v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tritium adsorption and desorption from tungsten dust with a surface kinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Marascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Conference, France. , pp.ID166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
+              <w:t xml:space="preserve">24th International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579944v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Symposium on Fusion Technology (SOFT2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual edition, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6769,2258 +6886,2258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">FEniCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400771v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Pula, Italy</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401037v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Approach To Plasma-Wall Interaction Modelling For EU-DEMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Matveev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juri Romazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastijan Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Tritium Inventory And Permeation In Materials For Fusion Reactors: A Coupled Experimental And Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d’atomes assistée par les champs thermomécaniques dans les composants des tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'hydrogène assisté par les champs thermomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coatmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hautem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque de prospective de la FR-FCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche de Fusion par Confinement Magnétique (FRFCM), May 2022, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd Fusion HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online Event, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186587v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pecovnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, on line, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">FEniCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579697v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
+              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264207v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (online event), South Korea</w:t>
+              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264211v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Fusion HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online Event, Spain</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (online event), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579616v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interfaces on permeation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITPA Topical Group Divertor and SOL Physics, Oct 2020, Garching, Germany</w:t>
+              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics, ITPA Topical Group Divertor and SOL Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967915v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Influence of interfaces on permeation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics, ITPA Topical Group Divertor and SOL Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Garching, Germany</w:t>
+              <w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITPA Topical Group Divertor and SOL Physics, Oct 2020, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982923v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the tritium retention in ITER tungsten divertor target using macroscopic rate equations simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bristol, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma facing components: understanding and controlling with an integrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ghiorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IAEA Fusion Energy Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent hydrogen isotopes recycling model for the SolEdge2D-EIRENE transport code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bufferand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Plasma Surface Interactions (PSI) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the retention of hydrogen isotopes and controlling their release: an integrated approach applied to tungsten materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ghiorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Inter­na­tional Con­fer­ence on Plasma Sur­face Inter­ac­tions in Con­trolled Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9030,151 +9147,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the retention dynamics at the transition from High-confinement phase to Low-confinement phase in a full-tungsten tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9184,114 +9301,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and modeling of the deuterium trapping in ITER relevant materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. UNIVERSITE D’AIX-MARSEILLE, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01477426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9438,51 +9555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Pitts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubrov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gribov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.043604" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva Sol&#237;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Augustin Hodille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad6f62" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Pavec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2a29" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Piazza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmalghan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbbc1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Byggm&#228;star" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac8328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Piazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolasinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthali Ajmalghan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markelj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peccovnik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajmalghan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Piazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aba454" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Sakamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab68bd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Safi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab43fa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.03.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263759v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#269;ovnik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaec97" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02307208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiorghiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.09.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Byggm&#228;star" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab04d7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5aa5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bufferand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.12.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01252995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/T167/014011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bonnin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Angot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Becquart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva-Sol&#237;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnnc-h1yy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Pitts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubrov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gribov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101854" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ferrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kulagin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosvany Silva Sol&#237;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Augustin Hodille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad6f62" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.043604" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad56a0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romazanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad73e7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Pavec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2a29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Piazza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmalghan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbbc1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101516" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Byggm&#228;star" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac8328" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153972" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Payet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marascu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac0f37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Piazza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolasinski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthali Ajmalghan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecovnik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2abc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac28b0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Safi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab43fa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Sakamoto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab68bd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markelj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peccovnik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajmalghan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Piazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aba454" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Byggm&#228;star" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab04d7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263759v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#269;ovnik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaec97" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.03.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02307208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiorghiu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.09.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5aa5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bufferand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.12.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01252995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/T167/014011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bonnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Angot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.041" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579938v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marascu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Becquart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Addab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707010v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>