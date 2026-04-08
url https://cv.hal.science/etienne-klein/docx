--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1749,278 +1749,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐specific selection on plant architecture through “budget” and “direct” effects in experimental populations of the wind‐pollinated herb, Mercurialis annua</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the genetic diversity of Atlas cedar and phylogeny of Mediterranean Cedrus species with a new multiplex of 16 SSR markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Pannell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13714⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-019-1366-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411610v1</w:t>
+                <w:t xml:space="preserve">hal-04525163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the genetic diversity of Atlas cedar and phylogeny of Mediterranean Cedrus species with a new multiplex of 16 SSR markers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Roig</w:t>
+                <w:t xml:space="preserve">Sex‐specific selection on plant architecture through “budget” and “direct” effects in experimental populations of the wind‐pollinated herb, Mercurialis annua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bile</w:t>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Pannell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.60. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (5), pp.897-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-019-1366-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525163v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree, Sex and Size: Ecological determinants of male versus female fecundity in three Fagus sylvatica stands.</w:t>
               </w:r>
@@ -7208,255 +7208,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing direct vs. indirect estimates of gene flow within a population of a scattered tree species</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Web Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.94-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487473v1</w:t>
+                <w:t xml:space="preserve">hal-02665522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing direct vs. indirect estimates of gene flow within a population of a scattered tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (11), pp.2743-2754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03783.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665522v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree colonization of sub-Mediterranean grasslands: effects of dispersal limitation and shrub facilitation</w:t>
               </w:r>
@@ -9785,77 +9785,1002 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring Mechanistic Models in Spatial Ecology Using a Mechanistic-Statistical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9781789450477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119902799.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long distance gene flow and adaptation of forest trees to rapid climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J. Robledo- Arnuncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Bohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution of trees and forest communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersal kernels: review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Robledo-Arnuncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispersal and Spatial Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 496 p., 2012, 978-0-19-960890-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques pour la biologie évolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologie évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-8041-0161-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentials and limits of modelling to predict the impact of transgenic crops in wild species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introgression from genetically modified plants into wild relatives and its consequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAB International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 0-85199-816-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxième partie : Modélisation des effets des systèmes de culture et du climat sur les pollinisations croisées chez le maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Choimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke de Rouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet Pertinence et faisabilité d'une filière "non OGM" en maïs et soja. Rapport du groupe nø3 : Isolement des collectes et maîtrise des disséminations au champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et statistiques en génétique des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structuration génétique des populations naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwining of fecundity, sexual and viability selection on spring phenology along an altitudinal gradient of European beech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9897,73 +10822,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10027,100 +10952,100 @@
               <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Avignon, France. pp.641-653, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-dispersal seed predation and reproductive strategy affect genetic diversity in expanding tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,73 +11073,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models in Ecology &amp; Evolution _10th edition of MEE Student Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-dispersal seed predation and reproductive strategy affect genetic diversity in expanding tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10269,100 +11194,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Ecological Federation (EEF) Congress and 18th National SPECO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ecological Federation (EEF), Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10394,87 +11319,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,100 +11444,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne de fréquences alléliques dans un modèle de métapopulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,113 +11565,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de populations en milieu hétérogène : modèles et estimation de paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10765,113 +11690,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10890,73 +11815,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use molecular data to account for non random mating in quantitative genetic estimates derived from family structured experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10985,73 +11910,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods that estimate seed dispersal kernels from genotypes of established seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11080,73 +12005,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of demographic parameters of an insect pest in apple-orchards landscape, from genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11188,142 +12113,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion de pollen à longue distance sur un gradient d’adaptation locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact de l'anthropisation et des changement climatiques sur les arbres forestiers: du fondamental à l'appliqué, un dialogue entre science et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11382,73 +12307,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations individuelles du régime de reproduction et voisinage écologique des arbres-mères chez des populations de hêtre commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11464,73 +12389,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la dispersion du pollen à longue distance sur les capacités d’adaptation de populations de hêtre commun sur un gradient altitudinal. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11559,73 +12484,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11647,106 +12572,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Mediterranean ForestWeek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11788,73 +12713,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of landscape heterogeneity and anthropogenic land-uses on pollination patterns for wild cherry trees in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11883,73 +12808,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11971,110 +12896,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Methods for tracking movement and dispersal of insect pest individuals and populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00645747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male fecundity and pollen dispersal in populations of a riparian tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12096,106 +13021,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. EEF Congress: Responding to Rapid Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in old-grown and expanding populations of Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12244,92 +13169,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International beech symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. 8 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12371,323 +13296,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary seed and pollen dispersal abilities of silver fir (Abies alba Mill.)at range margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor J. Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signature of a 150-year-old population bottleneck in Fagus sylvatica despite rapid population extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12729,73 +13654,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative impacts of closest fields and background pollen on GM adventitious presence rates in non-GM harvests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12854,73 +13779,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetically Modified Crops Coexistence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Melbourne, Australia. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of plasticity estimated on wood records within an expanding Cedrus forest. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12975,113 +13900,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Plasticity and Adaptation in Forest Trees, EU project Treebreedex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Madrid, Spain. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life at the margins: the mating system of Mediterranean conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13096,73 +14021,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Mediterranean Ecosystems Conference. Medecos XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Perth, Australia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do genetic and ecological factors explain the number of empty seeds for a European conifer (Abies alba, Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13204,73 +14129,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Seed Ecology. Seeds and the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Perth WA, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range dispersal and the fate of a mutation arizing in the colonization front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13299,225 +14224,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Society of Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des flux de gènes in natura et de leur contrôle in planta dans le cadre du modèle colza-ravenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Séminaire de Restitution du Programme ANR-OGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13549,415 +14474,415 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension naturelle du cèdre de l'Atlas au Mont Ventoux: Reconstruction spatio-temporelle et elements de modélisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1p</w:t>
+              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823863v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
+              <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820034v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension naturelle du cèdre de l'Atlas au Mont Ventoux: Reconstruction spatio-temporelle et elements de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821004v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion à longue distance des propagules (pollens, graines, spores): approches empiriques et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13989,73 +14914,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Dispersion du groupe Environnement de la SFDS (Société Française de Statistique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microsatellite markers to estimate pollen dispersal patterns of oilseed rape at the landscape level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14097,73 +15022,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Conference on the Co-existence of GM Crops with Conventional and Organic Crops, GMCC'05.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear deconvolution problem coming from corn pollen dispersal estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14179,73 +15104,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Dynamical stochastic modelling in biology. Network for mathematical physics and stochastics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microsatellite parent-offspring data to characterize mating patterns in tree species: should we go into the trouble of paternity analysis. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14274,73 +15199,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of microsatellite sequences in scots pine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Sekocin, Poland. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion à longue distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14382,100 +15307,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-existence of GM, non-GM and organic maize crops in European agricultural landscapes : using MAPOD model to design necessary adjustments of farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14490,73 +15415,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMCC'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel type de fonction pour modéliser la dispersion du pollen dans un bassin de production? Approche expérimentale sur le colza (Communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14565,119 +15490,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Séguin-Swartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV. Petit Pois Déridé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Toulouse, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first step for modelling pollen dispersal at the landscape level: determining the shape of dispersal functions at long-distance. The case of oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14706,73 +15631,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European conference on the co-existence of genetically modified crops with conventional and organic crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPOD maize, a model to estimate effects of cross-pollination on gene dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14788,1107 +15713,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF Scientific Programme: Assessment of the impacts of genetically modified plants (AIGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d'echelles de flux de gènes. Analyse spatio-temporelle en vue de l'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Emeriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des résultats de l'AIP "OGM et environnement" 1998-1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769544v1</w:t>
-              </w:r>
-[...923 lines deleted...]
-                <w:t xml:space="preserve">hal-02835561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17201,77 +17201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17836,90 +17836,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et statistiques en génétique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17963,51 +17963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18455,51 +18455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Doublet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01981-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13714" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12705" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Muller-Landau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santamaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0016-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue E Ngando" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652136v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDEDCC05345B9C3D11970E9AE831EDC103D0D93B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201695109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gestat de Garanb&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0964-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2824B0A35FB21FFCA64BFFF1824E70A3DF454EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01832.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768265v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080168v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608165v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795599v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807732v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755015v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762968v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769544v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emeriau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pessel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808509v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181333.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821051v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42293.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835561v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940338v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815299v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820616v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831563v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Doublet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01981-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12705" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Muller-Landau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santamaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0016-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue E Ngando" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652136v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDEDCC05345B9C3D11970E9AE831EDC103D0D93B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201695109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gestat de Garanb&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0964-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2824B0A35FB21FFCA64BFFF1824E70A3DF454EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01832.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768265v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808509v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181333.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821051v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42293.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835561v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080168v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608165v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807732v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762968v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769544v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emeriau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pessel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940338v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815299v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820616v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831563v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>