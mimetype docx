--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1096,416 +1096,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using early data to estimate the actual infection fatality ratio from COVID-19 in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Alexandre</w:t>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology9050097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927318v1</w:t>
+                <w:t xml:space="preserve">hal-02514569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using early data to estimate the actual infection fatality ratio from COVID-19 in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roques</w:t>
+                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514569v3</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281778v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Lockdown on the Epidemic Dynamics of COVID-19 in France</w:t>
               </w:r>
@@ -1517,64 +1517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina M Potascheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and spatial determinants of hybridization rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,51 +2357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,90 +2474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial genotyping at polymorphic markers can improve heritability estimates in sibling groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.1340-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine J. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,51 +2985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, dispersion des pollens et des graines : interaction de processus démographiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (6), pp.947-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3612,51 +3612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed dispersal kernels estimated from genotypes of established seedlings: does density-dependent mortality matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3840,405 +3840,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Shift of spatial patterns during early recruitment in Fagus sylvatica: Evidence from seed dispersal estimates based on genotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208674v1</w:t>
+                <w:t xml:space="preserve">hal-02648600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift of spatial patterns during early recruitment in Fagus sylvatica: Evidence from seed dispersal estimates based on genotypic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.05.033⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (19), pp.5001-5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648600v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (19), pp.5001-5015. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652576v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian computation with functional statistics</w:t>
               </w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.17-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale environmental control of hybridization in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia L. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (23), pp.8828-8833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4613,64 +4613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Huot de Longchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 140 (1-3), pp.39 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4980,77 +4980,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial vs. temporal effects on demographic and genetic structures: the roles of dispersal, masting and differential mortality on patterns of recruitment in Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (9), pp.1997-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5122,51 +5122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,51 +5242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the variance of male fecundity from genotypes of progeny arrays: evaluation of the Bayesian forward approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,51 +5385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (24), pp.5182-5196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5469,252 +5469,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen and seed dispersal inferred from seedling genotypes: the Bayesian revolution has passed here too</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Spatial scale of insect-mediated pollen dispersal in oilseed rape in an open agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès E Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05020.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.689-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01904.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652418v1</w:t>
+                <w:t xml:space="preserve">hal-00668501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale of insect-mediated pollen dispersal in oilseed rape in an open agricultural landscape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Pollen and seed dispersal inferred from seedling genotypes: the Bayesian revolution has passed here too</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (3), pp.689-696. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (6), pp.1077-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01904.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05020.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668501v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in Fagus sylvatica and Fagus crenata</w:t>
               </w:r>
@@ -5864,51 +5864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5968,51 +5968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in sugar beet production fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gestat de Garanbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,51 +6114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance dispersal and the fate of a gene from the colonisation front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6231,51 +6231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6387,51 +6387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (305), pp.31-34</w:t>
@@ -6460,64 +6460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,51 +6762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62, pp.2545-2557. </w:t>
@@ -6869,64 +6869,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and landscape effects on cross-pollination rates observed at long distance among French oilseed rape Brassica napus commercial fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing direct vs. indirect estimates of gene flow within a population of a scattered tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (11), pp.2743-2754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7081,90 +7081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling impacts of cropping systems and climate on maize cross-pollination in agricultural landscapes: The MAPOD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (3), pp.471-484. </w:t>
@@ -7266,51 +7266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.94-102</w:t>
@@ -7468,51 +7468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7719,51 +7719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time patterns of pollen flow in the wildservice tree, Sorbus torminalis (rosaceae) III. Mating patterns and the ecological maternal neighborhood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,51 +7836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assortative mating and differential male mating success in an ash hybrid zone population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7944,64 +7944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8078,51 +8078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of propagules from discrete sources at long distance: comparing a dispersal tail to an exponential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8182,51 +8182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8299,64 +8299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of propagules from discrete sources at long distance: comparing a dispersal tail to an exponential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8407,51 +8407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds over an agro-ecosystem indicates long-distance dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin-Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8532,51 +8532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. 2. Pollen dispersal and heterogeneity in mating success inferred from parent-offspring analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8778,51 +8778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8873,64 +8873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn pollen dispersal: quasi-mechanistic models and field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Foueillassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,77 +9020,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (5), pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9692,77 +9692,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a one-month lockdown on the epidemic dynamics of COVID-19 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9825,51 +9825,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Mechanistic Models in Spatial Ecology Using a Mechanistic-Statistical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,51 +10101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal kernels: review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,51 +10222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques pour la biologie évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10330,51 +10330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials and limits of modelling to predict the impact of transgenic crops in wild species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10382,51 +10382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introgression from genetically modified plants into wild relatives and its consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10481,51 +10481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième partie : Modélisation des effets des systèmes de culture et du climat sur les pollinisations croisées chez le maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10632,51 +10632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10789,51 +10789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10884,51 +10884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11135,51 +11135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11778,51 +11778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -12451,51 +12451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12546,51 +12546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13116,51 +13116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13224,90 +13224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13345,51 +13345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13470,51 +13470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary seed and pollen dispersal abilities of silver fir (Abies alba Mill.)at range margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13608,51 +13608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13703,51 +13703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative impacts of closest fields and background pollen on GM adventitious presence rates in non-GM harvests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13841,51 +13841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13975,64 +13975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Mediterranean Ecosystems Conference. Medecos XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Perth, Australia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14083,64 +14083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Seed Ecology. Seeds and the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Perth WA, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14178,51 +14178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range dispersal and the fate of a mutation arizing in the colonization front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14411,64 +14411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14504,247 +14504,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
+              <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820034v1</w:t>
+                <w:t xml:space="preserve">hal-02821004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821004v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension naturelle du cèdre de l'Atlas au Mont Ventoux: Reconstruction spatio-temporelle et elements de modélisation</w:t>
               </w:r>
@@ -14756,51 +14756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14825,51 +14825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion à longue distance des propagules (pollens, graines, spores): approches empiriques et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14877,51 +14877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Dispersion du groupe Environnement de la SFDS (Société Française de Statistique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. 36 p</w:t>
@@ -14963,77 +14963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microsatellite markers to estimate pollen dispersal patterns of oilseed rape at the landscape level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Conference on the Co-existence of GM Crops with Conventional and Organic Crops, GMCC'05.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15071,51 +15071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear deconvolution problem coming from corn pollen dispersal estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Dynamical stochastic modelling in biology. Network for mathematical physics and stochastics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15153,51 +15153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microsatellite parent-offspring data to characterize mating patterns in tree species: should we go into the trouble of paternity analysis. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15235,64 +15235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion à longue distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15382,51 +15382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMCC'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Borupsgaard, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15464,64 +15464,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel type de fonction pour modéliser la dispersion du pollen dans un bassin de production? Approche expérimentale sur le colza (Communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15585,64 +15585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first step for modelling pollen dispersal at the landscape level: determining the shape of dispersal functions at long-distance. The case of oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European conference on the co-existence of genetically modified crops with conventional and organic crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15680,51 +15680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPOD maize, a model to estimate effects of cross-pollination on gene dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF Scientific Programme: Assessment of the impacts of genetically modified plants (AIGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Ceské Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15788,51 +15788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Emeriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15932,64 +15932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16323,51 +16323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16406,51 +16406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16550,64 +16550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16912,64 +16912,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17024,51 +17024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du devenir d'une mutation neutre sur un front de colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17119,64 +17119,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment varie la reproduction du sapin (Abies alba Mill.) dans le temps et l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des doctorants en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Marseille, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17339,51 +17339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds sampled in a landscape. Indication of long-distance pollination. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Falentin-Guyomar'Ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17464,51 +17464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and heterogeneity in mating success inferred from parent-offspring analysis. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17862,51 +17862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17989,51 +17989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -18087,51 +18087,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document présenté pour l’obtention de l'habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier 2 (Sciences et Techniques), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18220,51 +18220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diffusion du document : INRA, Centre d'Avignon, Documentation, Domaine St Paul, Site Agroparc, 84914 Avignon cedex 9. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -18455,51 +18455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Doublet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01981-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12705" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Muller-Landau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santamaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0016-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue E Ngando" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652136v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDEDCC05345B9C3D11970E9AE831EDC103D0D93B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201695109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gestat de Garanb&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0964-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2824B0A35FB21FFCA64BFFF1824E70A3DF454EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01832.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768265v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808509v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181333.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821051v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42293.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835561v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080168v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608165v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807732v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762968v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769544v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emeriau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pessel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940338v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815299v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820616v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831563v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Doublet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01981-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12705" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Muller-Landau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santamaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0016-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue E Ngando" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652136v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDEDCC05345B9C3D11970E9AE831EDC103D0D93B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201695109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gestat de Garanb&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0964-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2824B0A35FB21FFCA64BFFF1824E70A3DF454EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01832.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768265v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808509v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181333.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821051v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42293.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835561v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080168v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608165v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807732v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762968v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769544v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emeriau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pessel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940338v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815299v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820616v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831563v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>