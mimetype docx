--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -698,295 +698,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐specific spatial variation in fitness in the highly dimorphic Leucadendron rubrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Ronce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15833⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.7058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86314-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279442v1</w:t>
+                <w:t xml:space="preserve">hal-03197633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex‐specific spatial variation in fitness in the highly dimorphic Leucadendron rubrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Walker</w:t>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.7058. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1721-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86314-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197633v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
               </w:r>
@@ -1154,51 +1154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (5), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1226,286 +1226,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281778v1</w:t>
+                <w:t xml:space="preserve">hal-02927318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927318v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Lockdown on the Epidemic Dynamics of COVID-19 in France</w:t>
               </w:r>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐specific selection on plant architecture through “budget” and “direct” effects in experimental populations of the wind‐pollinated herb, Mercurialis annua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,274 +2468,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial genotyping at polymorphic markers can improve heritability estimates in sibling groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+                <w:t xml:space="preserve">Using genetic data to estimate diffusion rates in heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">E. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.397-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0954-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509032v1</w:t>
+                <w:t xml:space="preserve">hal-01512092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic data to estimate diffusion rates in heterogeneous landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Walker</w:t>
+                <w:t xml:space="preserve">Partial genotyping at polymorphic markers can improve heritability estimates in sibling groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Franck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (2), pp.397-422. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1340-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0954-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512092v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: when clones play leapfrog</w:t>
               </w:r>
@@ -2849,278 +2849,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Migration, dispersion des pollens et des graines : interaction de processus démographiques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0464-y⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.462268878899135E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284199v1</w:t>
+                <w:t xml:space="preserve">hal-02635807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, dispersion des pollens et des graines : interaction de processus démographiques et génétiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47, pp.81-95. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.651-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.462268878899135E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0464-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635807v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dispersal in asexual populations: to be independent, clumped or grouped?</w:t>
               </w:r>
@@ -3710,157 +3710,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
+                <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (19), pp.5001-5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651837v1</w:t>
+                <w:t xml:space="preserve">hal-02652576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift of spatial patterns during early recruitment in Fagus sylvatica: Evidence from seed dispersal estimates based on genotypic data</w:t>
               </w:r>
@@ -3956,319 +3942,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12435⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652576v1</w:t>
+                <w:t xml:space="preserve">hal-01208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208674v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian computation with functional statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,273 +4464,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allee effect promotes diversity in traveling waves of colonization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of individual genetic load: consequences for the detection of inbreeding depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hamel</w:t>
+                <w:t xml:space="preserve">Priscille Huot de Longchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (23), pp.8828-8833. </w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 140 (1-3), pp.39 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1201695109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10709-012-9656-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257401v1</w:t>
+                <w:t xml:space="preserve">hal-02644834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of individual genetic load: consequences for the detection of inbreeding depression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">Allee effect promotes diversity in traveling waves of colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Huot de Longchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-012-9656-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (23), pp.8828-8833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1201695109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644834v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diameter and death of whorl and interwhorl branches in Atlas cedar (Cedrus atlantica Manetti): a model accounting for acrotony</w:t>
               </w:r>
@@ -4846,51 +4846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance gene flow and adaptation of forest trees to rapid climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J. Robledo- Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (9), pp.1997-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5090,277 +5090,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">Estimating the variance of male fecundity from genotypes of progeny arrays: evaluation of the Bayesian forward approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-011-9598-5⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.349-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00085.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649501v1</w:t>
+                <w:t xml:space="preserve">hal-02650718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the variance of male fecundity from genotypes of progeny arrays: evaluation of the Bayesian forward approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (7), pp.949-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-011-9598-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00085.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650718v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
               </w:r>
@@ -5469,252 +5469,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale of insect-mediated pollen dispersal in oilseed rape in an open agricultural landscape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollen and seed dispersal inferred from seedling genotypes: the Bayesian revolution has passed here too</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01904.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (6), pp.1077-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05020.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668501v1</w:t>
+                <w:t xml:space="preserve">hal-02652418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen and seed dispersal inferred from seedling genotypes: the Bayesian revolution has passed here too</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial scale of insect-mediated pollen dispersal in oilseed rape in an open agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès E Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (6), pp.1077-1079. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.689-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05020.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01904.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652418v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in Fagus sylvatica and Fagus crenata</w:t>
               </w:r>
@@ -5838,77 +5838,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recolonisation by diffusion can generate increasing rates of spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5949,407 +5949,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen dispersal in sugar beet production fields</w:t>
+                <w:t xml:space="preserve">Rapid changes in plasticity across generations within an expanding cedar forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Darmency</w:t>
+                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-0964-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.553-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01662.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656799v1</w:t>
+                <w:t xml:space="preserve">hal-02668572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance dispersal and the fate of a gene from the colonisation front</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fayard</w:t>
+                <w:t xml:space="preserve">Pollen dispersal in sugar beet production fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gestat de Garanbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Richard Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01832.x⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (6), pp.1083-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-0964-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668328v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid changes in plasticity across generations within an expanding cedar forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guibal</w:t>
+                <w:t xml:space="preserve">Long distance dispersal and the fate of a gene from the colonisation front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (3), pp.553-563. </w:t>
+              <w:t xml:space="preserve">, 2009, 22 (11), pp.2171-2182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01662.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668572v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre populations naturelles et cultivés : l’exemple du peuplier</w:t>
               </w:r>
@@ -6460,51 +6460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6882,51 +6882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7120,51 +7120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (3), pp.471-484. </w:t>
@@ -7214,51 +7214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,51 +7957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8078,64 +8078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of propagules from discrete sources at long distance: comparing a dispersal tail to an exponential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8182,90 +8182,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (1), pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8312,64 +8312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of propagules from discrete sources at long distance: comparing a dispersal tail to an exponential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), n.p. (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8388,247 +8388,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds over an agro-ecosystem indicates long-distance dispersal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. 2. Pollen dispersal and heterogeneity in mating success inferred from parent-offspring analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1, pp.1-2</w:t>
+              <w:t xml:space="preserve">, 2005, 14, pp.4441-4452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675446v1</w:t>
+                <w:t xml:space="preserve">hal-02677159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. 2. Pollen dispersal and heterogeneity in mating success inferred from parent-offspring analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds over an agro-ecosystem indicates long-distance dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin-Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 14, pp.4441-4452</w:t>
+              <w:t xml:space="preserve">, 2005, 1, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677159v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genetic markers to estimate the pollen dispersal curve.</w:t>
               </w:r>
@@ -8886,51 +8886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn pollen dispersal: quasi-mechanistic models and field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Foueillassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (5), pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9570,90 +9570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9731,51 +9731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9838,77 +9838,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Mechanistic Models in Spatial Ecology Using a Mechanistic-Statistical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9976,51 +9976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance gene flow and adaptation of forest trees to rapid climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J. Robledo- Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10248,51 +10248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10330,51 +10330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials and limits of modelling to predict the impact of transgenic crops in wild species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11269,51 +11269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11381,51 +11381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11480,51 +11480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne de fréquences alléliques dans un modèle de métapopulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11532,51 +11532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11640,51 +11640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11726,51 +11726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11778,51 +11778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -11864,51 +11864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use molecular data to account for non random mating in quantitative genetic estimates derived from family structured experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12041,90 +12041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of demographic parameters of an insect pest in apple-orchards landscape, from genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12546,64 +12546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12844,90 +12844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13224,90 +13224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13470,51 +13470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary seed and pollen dispersal abilities of silver fir (Abies alba Mill.)at range margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13815,90 +13815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of plasticity estimated on wood records within an expanding Cedrus forest. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13936,51 +13936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life at the margins: the mating system of Mediterranean conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13988,51 +13988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Mediterranean Ecosystems Conference. Medecos XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Perth, Australia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14057,90 +14057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do genetic and ecological factors explain the number of empty seeds for a European conifer (Abies alba, Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Seed Ecology. Seeds and the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Perth WA, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14411,51 +14411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14504,342 +14504,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821004v1</w:t>
+                <w:t xml:space="preserve">hal-02820034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension naturelle du cèdre de l'Atlas au Mont Ventoux: Reconstruction spatio-temporelle et elements de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
+              <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820034v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension naturelle du cèdre de l'Atlas au Mont Ventoux: Reconstruction spatio-temporelle et elements de modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Courbet</w:t>
+                <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bertrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Avignon, France. 1p</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823863v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion à longue distance des propagules (pollens, graines, spores): approches empiriques et statistiques</w:t>
               </w:r>
@@ -14877,51 +14877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Dispersion du groupe Environnement de la SFDS (Société Française de Statistique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. 36 p</w:t>
@@ -14963,51 +14963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microsatellite markers to estimate pollen dispersal patterns of oilseed rape at the landscape level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15248,51 +15248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion à longue distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15464,51 +15464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel type de fonction pour modéliser la dispersion du pollen dans un bassin de production? Approche expérimentale sur le colza (Communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15598,51 +15598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European conference on the co-existence of genetically modified crops with conventional and organic crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15958,51 +15958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.9(5), 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16323,51 +16323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16406,51 +16406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16563,131 +16563,640 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas Cedar and climate change in France : assessment and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.30, 2012, Francois Courbet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et statistiques en génétique des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7 p., 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juin 99. Proposition de programme scientifique : diffusion d'organismes génétiquement modifiés et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">9 p., 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree, Sex and Size: Ecological determinants of male versus female fecundity in three Fagus sylvatica stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16742,73 +17251,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal models constructed with hybrid relatedness matrix vs incomplete pedigree: an experimental and simulation approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16817,231 +17326,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur le cèdre à l'URFM, Avignon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international sur le Cèdre de l'Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Batna, Algérie. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du devenir d'une mutation neutre sur un front de colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17070,168 +17579,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Nouan-le-Fuzelier, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment varie la reproduction du sapin (Abies alba Mill.) dans le temps et l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des doctorants en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Marseille, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17253,235 +17762,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1 p., 2006, Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation. Programme and conference abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds sampled in a landscape. Indication of long-distance pollination. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Falentin-Guyomar'Ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ESEB. European Society for Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Cracovie, Poland. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and heterogeneity in mating success inferred from parent-offspring analysis. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17510,566 +18019,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ESEB (European Society of Evolutionary Biology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Cracovie, Poland. , 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833137v1</w:t>
-              </w:r>
-[...507 lines deleted...]
-                <w:t xml:space="preserve">hal-02834825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18455,51 +18455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Doublet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01981-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12705" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Muller-Landau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santamaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0016-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue E Ngando" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652136v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDEDCC05345B9C3D11970E9AE831EDC103D0D93B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201695109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gestat de Garanb&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0964-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2824B0A35FB21FFCA64BFFF1824E70A3DF454EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01832.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768265v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808509v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181333.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821051v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42293.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835561v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080168v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608165v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807732v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762968v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769544v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emeriau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pessel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940338v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815299v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820616v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831563v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Doublet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01981-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514569v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12705" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Lagache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Muller-Landau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santamaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-014-0016-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue E Ngando" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2012-0014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652136v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDEDCC05345B9C3D11970E9AE831EDC103D0D93B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201695109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0156-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo- Arnuncio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01746.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.02.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gestat de Garanb&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Molard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0964-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2824B0A35FB21FFCA64BFFF1824E70A3DF454EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668328v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01832.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667298v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violane Llaurens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00469.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTPVW6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-96" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1999.0926" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5B53D6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768265v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800501v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808509v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Revilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181333.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821051v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42293.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834009v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choimet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835561v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080168v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608165v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourhis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807732v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823863v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762968v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763222v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roturier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769544v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emeriau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pessel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940338v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601155v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagacherie" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842861v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810489v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815299v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820616v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831563v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>