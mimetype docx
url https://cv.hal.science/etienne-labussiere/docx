--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -621,261 +621,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in male finishing pigs subjected to heat stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining pig genetic and feeding strategies improves the sensory, nutritional and technological quality of pork in the context of relocation of feed resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114522002513⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.109074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068634v1</w:t>
+                <w:t xml:space="preserve">hal-03920179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining pig genetic and feeding strategies improves the sensory, nutritional and technological quality of pork in the context of relocation of feed resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in male finishing pigs subjected to heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 197, pp.109074. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129 (11), pp.1855-1870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114522002513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920179v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male reproductive organ weight: criteria for detection of androstenone-positive carcasses in immunocastrated and entire male pigs</w:t>
               </w:r>
@@ -1047,51 +1047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (3), pp.353-368. </w:t>
@@ -1882,90 +1882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress and feeding management on growth performance and physiological responses of finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98 (12), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1993,291 +1993,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofog - Gagner en compétitivité et réduire les impacts environnementaux de la filière foie gras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding behaviour and pre-prandial status affect post-prandial plasma energy metabolites and insulin kinetics in growing pigs fed diets differing in fibre concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Litt</w:t>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laborde</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/kjfmtn⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (6), pp.625-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114518003768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081880v1</w:t>
+                <w:t xml:space="preserve">hal-02097211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behaviour and pre-prandial status affect post-prandial plasma energy metabolites and insulin kinetics in growing pigs fed diets differing in fibre concentration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
+                <w:t xml:space="preserve">Ecofog - Gagner en compétitivité et réduire les impacts environnementaux de la filière foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Litt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Le Gall</w:t>
+                <w:t xml:space="preserve">M. Bijja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.D. Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121 (6), pp.625-636. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114518003768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/kjfmtn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097211v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of pork production with immunocastration in Europe</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (10), pp.e0206159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2906,502 +2906,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary supplementation with freshwater microalgae on growth performance, nutrient digestibility and gut health in weaned piglets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Gloaguen</w:t>
+                <w:t xml:space="preserve">Recovery test results as a prerequisite for publication of gaseous exchange measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Metges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.5175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629357v1</w:t>
+                <w:t xml:space="preserve">hal-02619690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery test results as a prerequisite for publication of gaseous exchange measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Metges</w:t>
+                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02619690v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of dietary supplementation with freshwater microalgae on growth performance, nutrient digestibility and gut health in weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.183-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116001543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01547532v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos García Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (11), pp.4909-4920. </w:t>
@@ -5996,77 +5996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Feb 2025, Saint-Malo, France. pp.137-142</w:t>
@@ -6121,51 +6121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6376,51 +6376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6465,631 +6465,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
+                <w:t xml:space="preserve">Pelleting and botanical source influence starch utilization in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284256v1</w:t>
+                <w:t xml:space="preserve">hal-04215051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelleting and botanical source influence starch utilization in growing pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
+              <w:t xml:space="preserve">Congrès One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bleu-Blanc-Coeur; INRAE; Valorex, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215051v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bleu-Blanc-Coeur; INRAE; Valorex, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353599v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pig diets with low nitrogen content on nitrogen excretion, manure characteristics and gas emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of protocols for standard management and recording in pig research facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongzhong Wang</w:t>
+                <w:t xml:space="preserve">A. Wallenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Wang</w:t>
+                <w:t xml:space="preserve">M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nunes</w:t>
+                <w:t xml:space="preserve">M. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinmin Zhan</w:t>
+                <w:t xml:space="preserve">Sandra Düpjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aluwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338126v1</w:t>
+                <w:t xml:space="preserve">hal-04217963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of protocols for standard management and recording in pig research facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Wallenbeck</w:t>
+                <w:t xml:space="preserve">Effects of pig diets with low nitrogen content on nitrogen excretion, manure characteristics and gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girard</w:t>
+                <w:t xml:space="preserve">Zhongzhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johansen</w:t>
+                <w:t xml:space="preserve">Shun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Düpjan</w:t>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aluwé</w:t>
+                <w:t xml:space="preserve">Xinmin Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.473</w:t>
+              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217963v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of variety and technological treatment on intake of lupin seed in pigs</w:t>
               </w:r>
@@ -7177,563 +7177,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost of physical activity (standing and walking) in finishing pigs and sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877913v1</w:t>
+                <w:t xml:space="preserve">hal-04182327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary protein level on energy utilization in growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la valeur nutritive de sources de phosphore d’origines minérale et animale pour la supplémentation des porcs en engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gonzalo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Carine A. van Vuure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.129-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877861v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy cost of physical activity (standing and walking) in finishing pigs and sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.325-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182327v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la valeur nutritive de sources de phosphore d’origines minérale et animale pour la supplémentation des porcs en engraissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dietary protein level on energy utilization in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">W. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">A. Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.311-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627715v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of starch utilization in growing pigs: comparison of methods to determine postprandial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,77 +7810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in heat stressed pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8025,575 +8025,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in pork production with immunocastration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t>
+                <w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ingenbleek</w:t>
+                <w:t xml:space="preserve">Etienne Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kostyra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.544</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412880v1</w:t>
+                <w:t xml:space="preserve">hal-03356773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat stress and feeding management on growth and physiological responses of finishing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
+                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.3</w:t>
+              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365184v1</w:t>
+                <w:t xml:space="preserve">hal-03316276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labussiere</w:t>
+                <w:t xml:space="preserve">Sustainability in pork production with immunocastration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stefanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aluwé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Connan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ingenbleek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kostyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356773v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
+                <w:t xml:space="preserve">Effect of heat stress and feeding management on growth and physiological responses of finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316276v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies génétiques et alimentaires pour améliorer les qualités sensorielles et nutritionnelles des viandes chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8959,90 +8959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress and of feed provision modification on growth and thermoregulation in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9205,51 +9205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein requirements in finishing immunocastrated male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stefanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9300,51 +9300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de nouvelles méthodes et données pour évaluer l’efficacité alimentaire chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9786,243 +9786,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting heat production and metabolic body weight in growing animals</w:t>
+                <w:t xml:space="preserve">Effect of dietary live yeast supplementation on thermal heat acclimatization in finishing male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743961v1</w:t>
+                <w:t xml:space="preserve">hal-02743959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary live yeast supplementation on thermal heat acclimatization in finishing male pigs</w:t>
+                <w:t xml:space="preserve">Fasting heat production and metabolic body weight in growing animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743959v1</w:t>
+                <w:t xml:space="preserve">hal-02743961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchanging fat for lactose in milk replacer stimulates &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; lipogenesis in calves</w:t>
               </w:r>
@@ -10168,51 +10168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10538,277 +10538,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of immunocastration in combination with addition of fat to diet on quantitative oxidation of nutrients and fat retention in male pigs</w:t>
+                <w:t xml:space="preserve">Quantification des voies métaboliques impliquées dans le métabolisme des acides gras n-6 chez le porc en croissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meta Candek-Potokar</w:t>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.185-186</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210441v1</w:t>
+                <w:t xml:space="preserve">hal-01210837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des voies métaboliques impliquées dans le métabolisme des acides gras n-6 chez le porc en croissance.</w:t>
+                <w:t xml:space="preserve">Effect of immunocastration in combination with addition of fat to diet on quantitative oxidation of nutrients and fat retention in male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gasnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+                <w:t xml:space="preserve">Meta Candek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.185-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210837v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation protéique du porc: d’où venons-nous? Vers quelles alternatives se dirige-t-on pour les secteurs porc et volailles?</w:t>
               </w:r>
@@ -10846,51 +10846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème journée d’étude des productions porcines et avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Namur, Belgique</w:t>
@@ -11960,290 +11960,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la granulation sur l'utilisation digestive et métabolique de l'énergie d'aliments formulés à partir de blé, de maïs ou d'orge chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de l’efficacité digestive dans deux systèmes de production conventionnel et biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. IFIP, Journées de la Recherche Porcine, 57, pp.245-246, 2025, 57èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069379v1</w:t>
+                <w:t xml:space="preserve">hal-05035933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’efficacité digestive dans deux systèmes de production conventionnel et biologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la granulation sur l'utilisation digestive et métabolique de l'énergie d'aliments formulés à partir de blé, de maïs ou d'orge chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. IFIP, Journées de la Recherche Porcine, 57, pp.245-246, 2025, 57èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05035933v1</w:t>
+                <w:t xml:space="preserve">hal-05069379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’augmentation de la teneur en énergie de l’aliment, associée à un maintien de l’équilibre avec les acides aminés, permet d’augmenter la vitesse de croissance et le poids de carcasse des porcs mâles entiers alimentés à volonté</w:t>
               </w:r>
@@ -12255,104 +12255,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12361,364 +12361,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'âge sur les paramètres génétiques des coefficients d'utilisation digestive chez le porc en engraissement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
+                <w:t xml:space="preserve">Émissions gazeuses associées aux écoaliments chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.345-346 | 696, 2023, 55èmes Journées de la recherche porcine. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.101⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.283-284 | 690, 2023, 55èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044911v1</w:t>
+                <w:t xml:space="preserve">hal-04384858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions gazeuses associées aux écoaliments chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Influence de l'âge sur les paramètres génétiques des coefficients d'utilisation digestive chez le porc en engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.283-284 | 690, 2023, 55èmes Journées de la recherche porcine. </w:t>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.345-346 | 696, 2023, 55èmes Journées de la recherche porcine. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384858v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of digestive coefficients in three pig breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12885,90 +12885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the digestibility of phosphorus sources of mineral and animal origin for phosphorus supplementation of growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine A. van Vuure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13126,581 +13126,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimally invasive catheterization of external jugular vein in piglets using ultrasound guidance</w:t>
+                <w:t xml:space="preserve">Effect of dehulling and extrusion on nutritional values of faba bean in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293560v1</w:t>
+                <w:t xml:space="preserve">hal-02292497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dehulling and extrusion on nutritional values of faba bean in pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of meal frequency on nutrient utilization and energy metabolism in growing and finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292497v1</w:t>
+                <w:t xml:space="preserve">hal-02292496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of meal frequency on nutrient utilization and energy metabolism in growing and finishing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of lipopolysaccharide-induced fever on metabolic heat production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292496v1</w:t>
+                <w:t xml:space="preserve">hal-02293566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lipopolysaccharide-induced fever on metabolic heat production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">Digestive efficiency is a heritable trait to further improve feed efficiency in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293566v1</w:t>
+                <w:t xml:space="preserve">hal-02306097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive efficiency is a heritable trait to further improve feed efficiency in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouquet</w:t>
+                <w:t xml:space="preserve">A minimally invasive catheterization of external jugular vein in piglets using ultrasound guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306097v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NIRS method to assess the digestive ability in growing pigs</w:t>
               </w:r>
@@ -13846,64 +13846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Litt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13931,407 +13931,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of successive fibre diets on nutrient digestibility and faecal microbiota composition in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+                <w:t xml:space="preserve">Join dynamics of voluntary feed intake, glycaemia and insulinaemia in ad libitum fed pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechevestrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736606v1</w:t>
+                <w:t xml:space="preserve">hal-01904405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pork production with immunocastration: welfare and environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Stefanski</w:t>
+                <w:t xml:space="preserve">Effect of successive fibre diets on nutrient digestibility and faecal microbiota composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">U. Weiler</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904413v1</w:t>
+                <w:t xml:space="preserve">hal-02736606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Join dynamics of voluntary feed intake, glycaemia and insulinaemia in ad libitum fed pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Pork production with immunocastration: welfare and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stefanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Weiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904405v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation de l’ingestion volontaire chez le porc : rôle du métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14395,64 +14395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a short term dietary challenge on growth performance and feeding behavior in finishing pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14497,277 +14497,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza et supplémentés en phytase microbienne chez le porc en croissance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point d’une méthode de phénotypage à haut-débit de l’efficacité digestive chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Qunisac</w:t>
+                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Ayuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.103-108, 2016, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455895v1</w:t>
+                <w:t xml:space="preserve">hal-02739845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une méthode de phénotypage à haut-débit de l’efficacité digestive chez le porc en croissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza et supplémentés en phytase microbienne chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Ayuso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Alain Qunisac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.103-108, 2016, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739845v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-critères des mécanismes journaliers de stockage-déstockage du carbone alimentaire chez le porc en croissance</w:t>
               </w:r>
@@ -15146,51 +15146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Candek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15530,64 +15530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Candek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16140,51 +16140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16873,51 +16873,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’alimentation chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17263,51 +17263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jantzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Anan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Brewer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lanman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Seymour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Fazarinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;krlep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavdija Poklukar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice van den Broeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13122042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatr&#232;s-Grall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kubale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.789776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12506" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241444" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courboulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vk07-4b16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kjfmtn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weiler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stefanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11123335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloaguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reynolds" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Metges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002397" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13705" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001543" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Prevolnik Pov&#353;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.08.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.942913" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lasnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Warpechowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dimon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000403" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berends" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J G C van den Borne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J J Gerrits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis F.M. de Lange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.141291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.008-1318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508980648" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1203" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wimmers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartwig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wallenbeck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluw&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esnault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.076" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.065" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412880v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ingenbleek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kostyra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475157v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky073.121" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786908v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743961v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G.C. van den Borne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mielenz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauerwein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740954v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2015.09.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210441v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Candek-Potokar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210837v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753225v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cozannet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piedvache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752098v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doussal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044911v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.101" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293560v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292497v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_33" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292496v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_75" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_104" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306097v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306193v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Janvier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293564v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_111" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904413v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741251v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210564v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Besnard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210440v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207887.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207895.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.M. de Lange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210756.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210744v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805835v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-809-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119583998.ch3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/414599.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-854-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799191v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800664v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799854v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.W. Heetkamp" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. van Klinken" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824388v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jantzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Anan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Brewer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lanman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Seymour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Fazarinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;krlep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavdija Poklukar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice van den Broeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13122042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatr&#232;s-Grall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kubale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.789776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12506" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241444" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courboulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vk07-4b16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kjfmtn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weiler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stefanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11123335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloaguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reynolds" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Metges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002397" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13705" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Prevolnik Pov&#353;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.08.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.942913" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lasnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Warpechowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dimon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000403" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berends" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J G C van den Borne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J J Gerrits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis F.M. de Lange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.141291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.008-1318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508980648" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1203" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wimmers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartwig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wallenbeck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluw&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.065" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ingenbleek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kostyra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475157v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky073.121" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786908v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743959v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G.C. van den Borne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mielenz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauerwein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740954v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2015.09.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Candek-Potokar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753225v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cozannet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piedvache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752098v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doussal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.101" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292497v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_33" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292496v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_75" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293566v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306097v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293560v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_129" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306193v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Janvier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293564v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_111" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904413v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741251v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210564v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Besnard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210440v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207887.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207895.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.M. de Lange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210756.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210744v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805835v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-809-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119583998.ch3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/414599.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-854-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799191v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800664v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799854v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.W. Heetkamp" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. van Klinken" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824388v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>