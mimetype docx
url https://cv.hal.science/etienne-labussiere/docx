--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1521,382 +1521,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between feeding behaviour and energy metabolism in pigs fed diets enriched in dietary fibre and wheat aleurone</w:t>
+                <w:t xml:space="preserve">Améliorer les performances et le bien être des truies gravides par la mobilisation de nouvelles technologies pour une alimentation de précision et la détection de signaux comportementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">N. Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Gall</w:t>
+                <w:t xml:space="preserve">C. Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lechevestrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119002246⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/vk07-4b16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496283v1</w:t>
+                <w:t xml:space="preserve">hal-03109316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimally invasive catheterization of the external jugular vein in suckling piglets using ultrasound guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+                <w:t xml:space="preserve">Relation between feeding behaviour and energy metabolism in pigs fed diets enriched in dietary fibre and wheat aleurone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241444⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119002246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024958v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les performances et le bien être des truies gravides par la mobilisation de nouvelles technologies pour une alimentation de précision et la détection de signaux comportementaux.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A minimally invasive catheterization of the external jugular vein in suckling piglets using ultrasound guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Melot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.245-256. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0241444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/vk07-4b16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109316v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress and feeding management on growth performance and physiological responses of finishing pigs</w:t>
               </w:r>
@@ -1999,51 +1999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour and pre-prandial status affect post-prandial plasma energy metabolites and insulin kinetics in growing pigs fed diets differing in fibre concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121 (6), pp.625-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2397,51 +2397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oral supplementation with Spirulina and Chlorella on growth and digestive health in piglets around weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,51 +3175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary supplementation with freshwater microalgae on growth performance, nutrient digestibility and gut health in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,295 +4073,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inﬂammation stimulation on energy and nutrient utilization in piglets selected for low and high residual feed intake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
+                <w:t xml:space="preserve">Fasting heat production and metabolic BW in group-housed broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+                <w:t xml:space="preserve">Jeremy Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">M Warpechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (10), pp.1653-1661. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115000932⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (7), pp.1138-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115000403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211039v1</w:t>
+                <w:t xml:space="preserve">hal-01210964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting heat production and metabolic BW in group-housed broilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">Effect of inﬂammation stimulation on energy and nutrient utilization in piglets selected for low and high residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Lasnier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Warpechowski</w:t>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dimon</w:t>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (7), pp.1138-1144. </w:t>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.1653-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115000403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115000932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210964v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ambient temperature on energy and nitrogen utilization in lipopolysaccharide-challenged growing pigs</w:t>
               </w:r>
@@ -5714,51 +5714,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenoPHEnix – a European research infrastructure for genome - phenome interactions in sustainable animal production</w:t>
+                <w:t xml:space="preserve">GenoPHEnix – a European research infrastructure to study genome and phenome interactions for sustainable animal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Wimmers</w:t>
@@ -5793,97 +5793,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hartwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FBN, Sep 2025, Rostock, Germany. pp.169</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291435v1</w:t>
+                <w:t xml:space="preserve">hal-05361472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenoPHEnix – a European research infrastructure to study genome and phenome interactions for sustainable animal production</w:t>
+                <w:t xml:space="preserve">GenoPHEnix – a European research infrastructure for genome - phenome interactions in sustainable animal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Wimmers</w:t>
@@ -5918,73 +5918,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hartwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.601</w:t>
+              <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FBN, Sep 2025, Rostock, Germany. pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361472v1</w:t>
+                <w:t xml:space="preserve">hal-05291435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de croissance différenciées du porc selon la céréale incorporée dans l’aliment granulé</w:t>
               </w:r>
@@ -6108,51 +6108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of starch source in pelleted diets on growth performance of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,77 +6497,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
@@ -6717,51 +6717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,51 +7088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of variety and technological treatment on intake of lupin seed in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7702,64 +7702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8025,273 +8025,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Labussiere</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
+              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356773v1</w:t>
+                <w:t xml:space="preserve">hal-03316276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316276v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability in pork production with immunocastration</w:t>
               </w:r>
@@ -8549,51 +8549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,51 +8726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du dépelliculage et de l’extrusion sur la valeur nutritionnelle de la graine de féverole chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,213 +9281,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de nouvelles méthodes et données pour évaluer l’efficacité alimentaire chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy in practical formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAS/ADSA Midwest Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Omaha, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky073.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790754v1</w:t>
+                <w:t xml:space="preserve">hal-02737448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy in practical formulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche de nouvelles méthodes et données pour évaluer l’efficacité alimentaire chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS/ADSA Midwest Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/sky073.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737448v1</w:t>
+                <w:t xml:space="preserve">hal-02790754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la valeur alimentaire des matières premières pour développer des formulations adaptées aux besoins physiologiques des porcs</w:t>
               </w:r>
@@ -10002,286 +10002,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchanging fat for lactose in milk replacer stimulates &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; lipogenesis in calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of starch content of milk replacer on energy metabolism in growing-finishing veal calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J.G.C. van den Borne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
+                <w:t xml:space="preserve">T. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743277v1</w:t>
+                <w:t xml:space="preserve">hal-02740954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starch content of milk replacer on energy metabolism in growing-finishing veal calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exchanging fat for lactose in milk replacer stimulates &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; lipogenesis in calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J.G.C. van den Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mielenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sauerwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Martineau</w:t>
+                <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740954v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la supplémentation en chlorelle et spiruline sur les performances de croissance et la santé digestive du porcelet sevré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10583,51 +10583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10833,51 +10833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12143,51 +12143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13132,51 +13132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dehulling and extrusion on nutritional values of faba bean in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13243,403 +13243,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of meal frequency on nutrient utilization and energy metabolism in growing and finishing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of lipopolysaccharide-induced fever on metabolic heat production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292496v1</w:t>
+                <w:t xml:space="preserve">hal-02293566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lipopolysaccharide-induced fever on metabolic heat production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">Digestive efficiency is a heritable trait to further improve feed efficiency in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293566v1</w:t>
+                <w:t xml:space="preserve">hal-02306097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive efficiency is a heritable trait to further improve feed efficiency in pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of meal frequency on nutrient utilization and energy metabolism in growing and finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306097v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimally invasive catheterization of external jugular vein in piglets using ultrasound guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13937,90 +13937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Join dynamics of voluntary feed intake, glycaemia and insulinaemia in ad libitum fed pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14274,90 +14274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation de l’ingestion volontaire chez le porc : rôle du métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14986,51 +14986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary supplementation with spirulina and chlorella on growth performance, nutrient digestibility and gut health of weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15235,290 +15235,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Nutrient utilization during inflammation differs between pigs selected for differences in feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling in Pig and Poultry Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Jaboticabal, Brazil. , 17 p., 2013, International Symposium on Modelling in Pig and Poultry Production</w:t>
+              <w:t xml:space="preserve">4th International symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP Publication, 134, 2013, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210516v1</w:t>
+                <w:t xml:space="preserve">hal-01210440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient utilization during inflammation differs between pigs selected for differences in feed efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Modelling in Pig and Poultry Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Jaboticabal, Brazil. , 17 p., 2013, International Symposium on Modelling in Pig and Poultry Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210440v1</w:t>
+                <w:t xml:space="preserve">hal-01210516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary net energy content on performance and lipid deposition in immunocastrated pigs</w:t>
               </w:r>
@@ -16359,269 +16359,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving heat production from gaseous exchange: validity of the approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J.G.C. van den Borne</w:t>
+                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirect calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2015, 978-90-8686-261-0. </w:t>
+              <w:t xml:space="preserve">Nutritional modelling for pigs and poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-261-0_1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CABI Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-1-78064-411-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799191v1</w:t>
+                <w:t xml:space="preserve">hal-01210830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">Deriving heat production from gaseous exchange: validity of the approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J.G.C. van den Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional modelling for pigs and poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Indirect calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2015, 978-90-8686-261-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CABI Publishing</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-261-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210830v1</w:t>
+                <w:t xml:space="preserve">hal-02799191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling gas exchanges to partition heat production between fasting, thermic effect of feeding and physical activity in farm animals</w:t>
               </w:r>
@@ -16724,51 +16724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying physical activity heat in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.W. Heetkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17263,51 +17263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jantzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Anan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Brewer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lanman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Seymour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Fazarinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;krlep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavdija Poklukar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice van den Broeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13122042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatr&#232;s-Grall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kubale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.789776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12506" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241444" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courboulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vk07-4b16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kjfmtn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weiler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stefanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11123335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloaguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reynolds" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Metges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002397" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13705" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Prevolnik Pov&#353;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.08.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.942913" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lasnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Warpechowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dimon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000403" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berends" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J G C van den Borne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J J Gerrits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis F.M. de Lange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.141291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.008-1318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508980648" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1203" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wimmers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartwig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wallenbeck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluw&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.065" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ingenbleek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kostyra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475157v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky073.121" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786908v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743959v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G.C. van den Borne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mielenz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauerwein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740954v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2015.09.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Candek-Potokar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753225v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cozannet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piedvache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752098v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doussal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.101" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292497v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_33" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292496v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_75" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293566v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306097v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293560v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_129" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306193v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Janvier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293564v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_111" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904413v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741251v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210564v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Besnard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210440v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207887.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207895.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.M. de Lange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210756.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210744v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805835v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-809-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119583998.ch3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/414599.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-854-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799191v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800664v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799854v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.W. Heetkamp" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. van Klinken" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824388v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jantzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Anan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Brewer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lanman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Seymour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Fazarinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;krlep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavdija Poklukar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice van den Broeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13122042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatr&#232;s-Grall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kubale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.789776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12506" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courboulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vk07-4b16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kjfmtn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weiler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stefanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11123335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloaguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reynolds" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Metges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002397" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13705" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Prevolnik Pov&#353;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.08.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.942913" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lasnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Warpechowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dimon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000403" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berends" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J G C van den Borne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J J Gerrits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis F.M. de Lange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.141291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.008-1318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508980648" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1203" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wimmers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartwig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wallenbeck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluw&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.065" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ingenbleek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kostyra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475157v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737448v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky073.121" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790754v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786908v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743959v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740954v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G.C. van den Borne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mielenz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauerwein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2015.09.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Candek-Potokar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753225v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cozannet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piedvache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752098v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doussal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.101" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292497v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_33" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293566v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_104" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_75" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293560v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_129" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306193v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Janvier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293564v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_111" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904413v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741251v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210564v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Besnard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207887.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207895.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.M. de Lange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210756.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210744v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805835v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-809-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119583998.ch3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/414599.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-854-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800664v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799854v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.W. Heetkamp" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. van Klinken" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824388v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>