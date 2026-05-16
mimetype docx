--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -621,261 +621,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining pig genetic and feeding strategies improves the sensory, nutritional and technological quality of pork in the context of relocation of feed resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in male finishing pigs subjected to heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109074⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129 (11), pp.1855-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114522002513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920179v1</w:t>
+                <w:t xml:space="preserve">hal-04068634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in male finishing pigs subjected to heat stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castex</w:t>
+                <w:t xml:space="preserve">Combining pig genetic and feeding strategies improves the sensory, nutritional and technological quality of pork in the context of relocation of feed resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 129 (11), pp.1855-1870. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.109074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114522002513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068634v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male reproductive organ weight: criteria for detection of androstenone-positive carcasses in immunocastrated and entire male pigs</w:t>
               </w:r>
@@ -1047,51 +1047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (3), pp.353-368. </w:t>
@@ -1882,90 +1882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress and feeding management on growth performance and physiological responses of finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98 (12), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1993,291 +1993,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behaviour and pre-prandial status affect post-prandial plasma energy metabolites and insulin kinetics in growing pigs fed diets differing in fibre concentration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecofog - Gagner en compétitivité et réduire les impacts environnementaux de la filière foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Le Gall</w:t>
+                <w:t xml:space="preserve">J. Litt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114518003768⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/kjfmtn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097211v1</w:t>
+                <w:t xml:space="preserve">hal-02081880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofog - Gagner en compétitivité et réduire les impacts environnementaux de la filière foie gras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+                <w:t xml:space="preserve">Feeding behaviour and pre-prandial status affect post-prandial plasma energy metabolites and insulin kinetics in growing pigs fed diets differing in fibre concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bijja</w:t>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Bernardet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71, pp.51-66. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (6), pp.625-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/kjfmtn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114518003768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081880v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of pork production with immunocastration in Europe</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (10), pp.e0206159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2906,502 +2906,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery test results as a prerequisite for publication of gaseous exchange measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Gerrits</w:t>
+                <w:t xml:space="preserve">Effects of dietary supplementation with freshwater microalgae on growth performance, nutrient digestibility and gut health in weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116001543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619690v1</w:t>
+                <w:t xml:space="preserve">hal-02629357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary supplementation with freshwater microalgae on growth performance, nutrient digestibility and gut health in weaned piglets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Gloaguen</w:t>
+                <w:t xml:space="preserve">Recovery test results as a prerequisite for publication of gaseous exchange measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Metges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.5175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731116001543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629357v1</w:t>
+                <w:t xml:space="preserve">hal-02619690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
@@ -4239,51 +4239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos García Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (11), pp.4909-4920. </w:t>
@@ -5323,51 +5323,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting heat production and energy cost of standing activity in veal calves</w:t>
+                <w:t xml:space="preserve">Effects of dietary crude protein on protein and fat deposition in milk-fed veal calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
@@ -5398,106 +5398,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (6), pp.1315-1324. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (12), pp.4741-4754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114508980648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660462v1</w:t>
+                <w:t xml:space="preserve">hal-02667087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary crude protein on protein and fat deposition in milk-fed veal calves</w:t>
+                <w:t xml:space="preserve">Fasting heat production and energy cost of standing activity in veal calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
@@ -5528,82 +5528,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 91 (12), pp.4741-4754. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (6), pp.1315-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2008-1203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508980648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667087v1</w:t>
+                <w:t xml:space="preserve">hal-02660462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins protéiques et énergétiques du veau de boucherie : détermination et facteurs de variation</w:t>
               </w:r>
@@ -5996,77 +5996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Feb 2025, Saint-Malo, France. pp.137-142</w:t>
@@ -6089,282 +6089,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starch source in pelleted diets on growth performance of pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Quéméneur</w:t>
+                <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Calgary (Alberta), Canada. pp.257-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae234.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778014v1</w:t>
+                <w:t xml:space="preserve">hal-04685869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
+                <w:t xml:space="preserve">Effect of starch source in pelleted diets on growth performance of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.828</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skae234.295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685869v1</w:t>
+                <w:t xml:space="preserve">hal-04778014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande de porc</w:t>
               </w:r>
@@ -6376,51 +6376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6465,631 +6465,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelleting and botanical source influence starch utilization in growing pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+                <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215051v1</w:t>
+                <w:t xml:space="preserve">hal-04284256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pelleting and botanical source influence starch utilization in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bleu-Blanc-Coeur; INRAE; Valorex, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353599v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid feed intake on feeding behaviour and energy metabolism in growing calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Bastien</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.564</w:t>
+              <w:t xml:space="preserve">Congrès One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bleu-Blanc-Coeur; INRAE; Valorex, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284256v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of protocols for standard management and recording in pig research facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of pig diets with low nitrogen content on nitrogen excretion, manure characteristics and gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wallenbeck</w:t>
+                <w:t xml:space="preserve">Zhongzhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girard</w:t>
+                <w:t xml:space="preserve">Shun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johansen</w:t>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Düpjan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Aluwé</w:t>
+                <w:t xml:space="preserve">Xinmin Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.473</w:t>
+              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217963v1</w:t>
+                <w:t xml:space="preserve">hal-04338126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pig diets with low nitrogen content on nitrogen excretion, manure characteristics and gas emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
+                <w:t xml:space="preserve">Development of protocols for standard management and recording in pig research facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wallenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongzhong Wang</w:t>
+                <w:t xml:space="preserve">M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Wang</w:t>
+                <w:t xml:space="preserve">M. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nunes</w:t>
+                <w:t xml:space="preserve">Sandra Düpjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinmin Zhan</w:t>
+                <w:t xml:space="preserve">M. Aluwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338126v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of variety and technological treatment on intake of lupin seed in pigs</w:t>
               </w:r>
@@ -7177,563 +7177,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy cost of physical activity (standing and walking) in finishing pigs and sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.325-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182327v1</w:t>
+                <w:t xml:space="preserve">hal-03877913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la valeur nutritive de sources de phosphore d’origines minérale et animale pour la supplémentation des porcs en engraissement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Effect of dietary protein level on energy utilization in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.311-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627715v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost of physical activity (standing and walking) in finishing pigs and sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la valeur nutritive de sources de phosphore d’origines minérale et animale pour la supplémentation des porcs en engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine A. van Vuure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.129-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877913v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary protein level on energy utilization in growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Lambert</w:t>
+                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877861v1</w:t>
+                <w:t xml:space="preserve">hal-04182327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of starch utilization in growing pigs: comparison of methods to determine postprandial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,77 +7810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in heat stressed pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8025,575 +8025,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Sustainability in pork production with immunocastration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stefanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aluwé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+                <w:t xml:space="preserve">P. Ingenbleek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kostyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316276v1</w:t>
+                <w:t xml:space="preserve">hal-03412880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of heat stress and feeding management on growth and physiological responses of finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356773v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in pork production with immunocastration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kostyra</w:t>
+                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.544</w:t>
+              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412880v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat stress and feeding management on growth and physiological responses of finishing pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castex</w:t>
+                <w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.3</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365184v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies génétiques et alimentaires pour améliorer les qualités sensorielles et nutritionnelles des viandes chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8959,90 +8959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress and of feed provision modification on growth and thermoregulation in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9205,51 +9205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein requirements in finishing immunocastrated male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stefanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9281,213 +9281,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy in practical formulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche de nouvelles méthodes et données pour évaluer l’efficacité alimentaire chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS/ADSA Midwest Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737448v1</w:t>
+                <w:t xml:space="preserve">hal-02790754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de nouvelles méthodes et données pour évaluer l’efficacité alimentaire chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy in practical formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAS/ADSA Midwest Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Omaha, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky073.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790754v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la valeur alimentaire des matières premières pour développer des formulations adaptées aux besoins physiologiques des porcs</w:t>
               </w:r>
@@ -9786,472 +9786,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary live yeast supplementation on thermal heat acclimatization in finishing male pigs</w:t>
+                <w:t xml:space="preserve">Fasting heat production and metabolic body weight in growing animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743959v1</w:t>
+                <w:t xml:space="preserve">hal-02743961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting heat production and metabolic body weight in growing animals</w:t>
+                <w:t xml:space="preserve">Effect of dietary live yeast supplementation on thermal heat acclimatization in finishing male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743961v1</w:t>
+                <w:t xml:space="preserve">hal-02743959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starch content of milk replacer on energy metabolism in growing-finishing veal calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exchanging fat for lactose in milk replacer stimulates &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; lipogenesis in calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J.G.C. van den Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Martineau</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mielenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sauerwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740954v1</w:t>
+                <w:t xml:space="preserve">hal-02743277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchanging fat for lactose in milk replacer stimulates &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; lipogenesis in calves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of starch content of milk replacer on energy metabolism in growing-finishing veal calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Sauerwein</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
+                <w:t xml:space="preserve">T. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743277v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la supplémentation en chlorelle et spiruline sur les performances de croissance et la santé digestive du porcelet sevré</w:t>
               </w:r>
@@ -10538,277 +10538,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des voies métaboliques impliquées dans le métabolisme des acides gras n-6 chez le porc en croissance.</w:t>
+                <w:t xml:space="preserve">Effect of immunocastration in combination with addition of fat to diet on quantitative oxidation of nutrients and fat retention in male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gasnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta Candek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.185-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210837v1</w:t>
+                <w:t xml:space="preserve">hal-01210441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of immunocastration in combination with addition of fat to diet on quantitative oxidation of nutrients and fat retention in male pigs</w:t>
+                <w:t xml:space="preserve">Quantification des voies métaboliques impliquées dans le métabolisme des acides gras n-6 chez le porc en croissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta Candek-Potokar</w:t>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.185-186</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210441v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation protéique du porc: d’où venons-nous? Vers quelles alternatives se dirige-t-on pour les secteurs porc et volailles?</w:t>
               </w:r>
@@ -10846,51 +10846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème journée d’étude des productions porcines et avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Namur, Belgique</w:t>
@@ -11263,243 +11263,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation de l'utilisation énergétique des aliments par les animaux d'élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation digestive du fer des rations des veaux de boucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Piedvache</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750707v1</w:t>
+                <w:t xml:space="preserve">hal-02751891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation digestive du fer des rations des veaux de boucherie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'évaluation de l'utilisation énergétique des aliments par les animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bertrand</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Le Gouevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piedvache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751891v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du remplacement d'une partie de l'aliment d'allaitement par de l'aliment solide sur l'utilisation de l'énergie chez les veaux de boucherie</w:t>
               </w:r>
@@ -11960,290 +11960,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’efficacité digestive dans deux systèmes de production conventionnel et biologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la granulation sur l'utilisation digestive et métabolique de l'énergie d'aliments formulés à partir de blé, de maïs ou d'orge chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Agouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. IFIP, Journées de la Recherche Porcine, 57, pp.245-246, 2025, 57èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035933v1</w:t>
+                <w:t xml:space="preserve">hal-05069379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la granulation sur l'utilisation digestive et métabolique de l'énergie d'aliments formulés à partir de blé, de maïs ou d'orge chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de l’efficacité digestive dans deux systèmes de production conventionnel et biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. IFIP, Journées de la Recherche Porcine, 57, pp.245-246, 2025, 57èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069379v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’augmentation de la teneur en énergie de l’aliment, associée à un maintien de l’équilibre avec les acides aminés, permet d’augmenter la vitesse de croissance et le poids de carcasse des porcs mâles entiers alimentés à volonté</w:t>
               </w:r>
@@ -12255,104 +12255,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Agouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12501,51 +12501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'âge sur les paramètres génétiques des coefficients d'utilisation digestive chez le porc en engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12553,51 +12553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.345-346 | 696, 2023, 55èmes Journées de la recherche porcine. </w:t>
@@ -12635,90 +12635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of digestive coefficients in three pig breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12754,282 +12754,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
+                <w:t xml:space="preserve">Estimating the digestibility of phosphorus sources of mineral and animal origin for phosphorus supplementation of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine A. van Vuure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. Animal - science proceedings, 13 (2), pp.170, 2022, Science for sustainable nutrition - Proceedings of the 15th international symposium on digestive physiology of pigs (DPP2022). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746001v1</w:t>
+                <w:t xml:space="preserve">hal-03788320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the digestibility of phosphorus sources of mineral and animal origin for phosphorus supplementation of growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine A. van Vuure</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.64, Résumés des crédits incitatifs - JAS 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03788320v1</w:t>
+                <w:t xml:space="preserve">hal-03746001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient digestibility and energy utilization of Eco-friendly pig diet</w:t>
               </w:r>
@@ -13126,144 +13126,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dehulling and extrusion on nutritional values of faba bean in pigs</w:t>
+                <w:t xml:space="preserve">A minimally invasive catheterization of external jugular vein in piglets using ultrasound guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292497v1</w:t>
+                <w:t xml:space="preserve">hal-02293560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lipopolysaccharide-induced fever on metabolic heat production</w:t>
               </w:r>
@@ -13275,51 +13249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13589,118 +13563,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimally invasive catheterization of external jugular vein in piglets using ultrasound guidance</w:t>
+                <w:t xml:space="preserve">Effect of dehulling and extrusion on nutritional values of faba bean in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293560v1</w:t>
+                <w:t xml:space="preserve">hal-02292497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NIRS method to assess the digestive ability in growing pigs</w:t>
               </w:r>
@@ -13846,64 +13846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Litt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13931,407 +13931,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Join dynamics of voluntary feed intake, glycaemia and insulinaemia in ad libitum fed pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Effect of successive fibre diets on nutrient digestibility and faecal microbiota composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904405v1</w:t>
+                <w:t xml:space="preserve">hal-02736606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of successive fibre diets on nutrient digestibility and faecal microbiota composition in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+                <w:t xml:space="preserve">Pork production with immunocastration: welfare and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stefanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Weiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736606v1</w:t>
+                <w:t xml:space="preserve">hal-01904413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pork production with immunocastration: welfare and environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Stefanski</w:t>
+                <w:t xml:space="preserve">Join dynamics of voluntary feed intake, glycaemia and insulinaemia in ad libitum fed pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechevestrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U. Weiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904413v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation de l’ingestion volontaire chez le porc : rôle du métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechevestrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14395,64 +14395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a short term dietary challenge on growth performance and feeding behavior in finishing pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14497,277 +14497,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une méthode de phénotypage à haut-débit de l’efficacité digestive chez le porc en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza et supplémentés en phytase microbienne chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Alain Qunisac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.103-108, 2016, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739845v1</w:t>
+                <w:t xml:space="preserve">hal-01455895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza et supplémentés en phytase microbienne chez le porc en croissance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+                <w:t xml:space="preserve">Mise au point d’une méthode de phénotypage à haut-débit de l’efficacité digestive chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Qunisac</w:t>
+                <w:t xml:space="preserve">Miriam Ayuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.103-108, 2016, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455895v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-critères des mécanismes journaliers de stockage-déstockage du carbone alimentaire chez le porc en croissance</w:t>
               </w:r>
@@ -15146,51 +15146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Candek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15530,64 +15530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Candek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16140,51 +16140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16503,64 +16503,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving heat production from gaseous exchange: validity of the approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J.G.C. van den Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16724,51 +16724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying physical activity heat in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.W. Heetkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16873,51 +16873,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’alimentation chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17263,51 +17263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jantzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Anan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Brewer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lanman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Seymour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Fazarinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;krlep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavdija Poklukar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice van den Broeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13122042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatr&#232;s-Grall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kubale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.789776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12506" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courboulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vk07-4b16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kjfmtn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weiler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stefanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11123335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloaguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reynolds" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Metges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002397" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13705" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Prevolnik Pov&#353;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.08.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.942913" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lasnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Warpechowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dimon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000403" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berends" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J G C van den Borne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J J Gerrits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis F.M. de Lange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.141291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.008-1318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508980648" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1203" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wimmers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartwig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wallenbeck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluw&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esnault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.065" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ingenbleek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kostyra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475157v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737448v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky073.121" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790754v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786908v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743959v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740954v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G.C. van den Borne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mielenz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauerwein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2015.09.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Candek-Potokar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753225v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cozannet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piedvache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752098v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doussal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.101" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292497v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_33" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293566v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_104" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_75" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293560v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_129" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306193v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Janvier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293564v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_111" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904413v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741251v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210564v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Besnard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207887.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207895.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.M. de Lange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210756.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210744v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805835v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-809-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119583998.ch3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/414599.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-854-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800664v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799854v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.W. Heetkamp" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. van Klinken" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824388v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Jantzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Anan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Brewer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lanman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Seymour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tourtier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vaillant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Fazarinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;krlep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavdija Poklukar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice van den Broeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13122042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatr&#232;s-Grall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kubale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.789776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12506" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courboulay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vk07-4b16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quemeneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechevestrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kjfmtn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lechevestrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518003768" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weiler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Stefanski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11123335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloaguen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dijkstra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reynolds" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Metges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002397" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13705" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001543" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Prevolnik Pov&#353;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.08.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane de Tonnac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.942913" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lasnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Warpechowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dimon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000403" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berends" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J G C van den Borne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J J Gerrits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001670" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis F.M. de Lange" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.141291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.008-1318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1203" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508980648" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wimmers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartwig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Agouros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wallenbeck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#252;pjan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aluw&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esnault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.076" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.065" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412880v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ingenbleek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kostyra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475157v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky073.121" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786908v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743961v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G.C. van den Borne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mielenz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauerwein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740954v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2015.09.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210441v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Candek-Potokar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210837v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753225v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758256v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751891v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750707v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cozannet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gouevec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piedvache" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752098v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doussal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069379v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947174v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.101" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293560v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293566v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_104" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_75" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292497v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_33" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306193v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Janvier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293564v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_111" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904413v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904405v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741251v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210564v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Besnard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207887.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/207895.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.M. de Lange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210756.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210744v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805835v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-809-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119583998.ch3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/414599.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-854-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800664v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799854v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.W. Heetkamp" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. van Klinken" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-261-0_8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824388v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>