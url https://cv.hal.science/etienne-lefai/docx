--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -315,900 +315,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced ATP turnover during hibernation in relaxed skeletal muscle</w:t>
+                <w:t xml:space="preserve">Structure predictions of MuRF 1‐ UBE2 complexes identify amino acid residues governing interaction selectivity for each MuRF 1‐ E2 pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo de Napoli</w:t>
+                <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Schmidt</w:t>
+                <w:t xml:space="preserve">Mélodie Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Montesel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+                <w:t xml:space="preserve">Maëlys Macheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Sanniti</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55565-4⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (10), pp.2559-2577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.70017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892800v1</w:t>
+                <w:t xml:space="preserve">hal-04993910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PGM3 abolishes SREBP-1 activation-hexosamine synthesis feedback regulation to effectively suppress brain tumor growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein synthesis, autophagy, and regeneration-related signaling in fast/slow muscles in two mammalian models of disuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaogang Zhong</w:t>
+                <w:t xml:space="preserve">Xuli Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liqing He</w:t>
+                <w:t xml:space="preserve">Weilan Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Geng</w:t>
+                <w:t xml:space="preserve">Yuting Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinmin Yin</w:t>
+                <w:t xml:space="preserve">Yingyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq0334⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.0061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2024-0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446764v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure predictions of MuRF 1‐ UBE2 complexes identify amino acid residues governing interaction selectivity for each MuRF 1‐ E2 pair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting PGM3 abolishes SREBP-1 activation-hexosamine synthesis feedback regulation to effectively suppress brain tumor growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Malige</w:t>
+                <w:t xml:space="preserve">Huali Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Macheton</w:t>
+                <w:t xml:space="preserve">Yaogang Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Liqing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Feng Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmin Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.70017⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq0334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993910v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein synthesis, autophagy, and regeneration-related signaling in fast/slow muscles in two mammalian models of disuse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced ATP turnover during hibernation in relaxed skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weilan Miao</w:t>
+                <w:t xml:space="preserve">Cosimo de Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuting Han</w:t>
+                <w:t xml:space="preserve">Luisa Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingyu Yang</w:t>
+                <w:t xml:space="preserve">Mauro Montesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning An</w:t>
+                <w:t xml:space="preserve">Samuele Sanniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103, pp.0061. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjz-2024-0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55565-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446749v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Melatonin, Oxidative Stress, and Inflammation in the Protective Mechanism of the Carotid Artery over the Torpor–Arousal Cycle of Ground Squirrels</w:t>
+                <w:t xml:space="preserve">Alterations of lipid homeostasis in morbid obese patients are partly reversed by bariatric surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziwei Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuting Han</w:t>
+                <w:t xml:space="preserve">Flore Sinturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Zhao</w:t>
+                <w:t xml:space="preserve">Simona Chera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghui Zhu</w:t>
+                <w:t xml:space="preserve">Marie-Claude Brulhart-Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+                <w:t xml:space="preserve">Jonathan Paz Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (23), pp.12888. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (9), pp.110820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252312888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892799v1</w:t>
+                <w:t xml:space="preserve">hal-04753955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of lipid homeostasis in morbid obese patients are partly reversed by bariatric surgery</w:t>
+                <w:t xml:space="preserve">Involvement of Melatonin, Oxidative Stress, and Inflammation in the Protective Mechanism of the Carotid Artery over the Torpor–Arousal Cycle of Ground Squirrels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Sinturel</w:t>
+                <w:t xml:space="preserve">Ziwei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Chera</w:t>
+                <w:t xml:space="preserve">Qi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Brulhart-Meynet</w:t>
+                <w:t xml:space="preserve">Minghui Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Paz Montoya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (9), pp.110820. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (23), pp.12888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms252312888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753955v1</w:t>
+                <w:t xml:space="preserve">hal-04892799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial targeting of glutamine metabolism and lysosomal-based lipid metabolism effectively suppresses glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaogang Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Mazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinmin Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paixao Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1311,51 +1311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meixia Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 300 (6), pp.107351. </w:t>
@@ -1387,779 +1387,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANGPTL4 is a potential driver of HCV-induced peripheral insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Diana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">Cyril Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+                <w:t xml:space="preserve">Stéphanie Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi M. Djelloul-Mazouz</w:t>
+                <w:t xml:space="preserve">Tifany Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.621. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.6767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24010621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-33728-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178468v1</w:t>
+                <w:t xml:space="preserve">hal-04176948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SREBP-1 upregulates lipophagy to maintain cholesterol homeostasis in brain tumor cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential bone remodeling mechanism in hindlimb unloaded and hibernating Daurian ground squirrels: a comparison between artificial and natural disuse within the same species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaogang Zhong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Xuli Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shino Magaki</w:t>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjiang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 193 (3), pp.329-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-023-01482-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279038v1</w:t>
+                <w:t xml:space="preserve">hal-04288563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANGPTL4 is a potential driver of HCV-induced peripheral insulin resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal protective effects on heart of hibernating Daurian ground squirrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilan Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-33728-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.31123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176948v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential bone remodeling mechanism in hindlimb unloaded and hibernating Daurian ground squirrels: a comparison between artificial and natural disuse within the same species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manjiang Xie</w:t>
+                <w:t xml:space="preserve">SREBP-1 upregulates lipophagy to maintain cholesterol homeostasis in brain tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaogang Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huali Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shino Magaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-023-01482-9⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288563v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal protective effects on heart of hibernating Daurian ground squirrels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Weilan Miao</w:t>
+                <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi M. Djelloul-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.31123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279721v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protective Effects on Ischemia–Reperfusion Injury Mechanisms of the Thoracic Aorta in Daurian Ground Squirrels (Spermophilus dauricus) over the Torpor–Arousal Cycle of Hibernation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weilan Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziwei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (18), pp.10248. </w:t>
@@ -2191,429 +2191,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiomyocyte Protection by Hibernating Brown Bear Serum: Toward the Identification of New Protective Molecules Against Myocardial Infarction</w:t>
+                <w:t xml:space="preserve">Ether lipids, sphingolipids and toxic 1-deoxyceramides as hallmarks for lean and obese type 2 diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Givre</w:t>
+                <w:t xml:space="preserve">J. T. Hannich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Crola da Silva</w:t>
+                <w:t xml:space="preserve">U. Loizides-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon E Swenson</w:t>
+                <w:t xml:space="preserve">F. Sinturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon M Arnemo</w:t>
+                <w:t xml:space="preserve">T. Harayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
+                <w:t xml:space="preserve">B. Vandereycken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.687501. </w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (1), pp.e13610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.687501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apha.13610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419383v1</w:t>
+                <w:t xml:space="preserve">inserm-03269069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibernating brown bears are protected against atherogenic dyslipidemia</w:t>
+                <w:t xml:space="preserve">Cardiomyocyte Protection by Hibernating Brown Bear Serum: Toward the Identification of New Protective Molecules Against Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Giroud</w:t>
+                <w:t xml:space="preserve">Lucas Givre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chery</w:t>
+                <w:t xml:space="preserve">Claire Crola da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Arrivé</w:t>
+                <w:t xml:space="preserve">Jon E Swenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Prost</w:t>
+                <w:t xml:space="preserve">Jon M Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Zumsteg</w:t>
+                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.687501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98085-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.687501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360652v1</w:t>
+                <w:t xml:space="preserve">hal-03419383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ether lipids, sphingolipids and toxic 1-deoxyceramides as hallmarks for lean and obese type 2 diabetic patients</w:t>
+                <w:t xml:space="preserve">Hibernating brown bears are protected against atherogenic dyslipidemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. T. Hannich</w:t>
+                <w:t xml:space="preserve">Sylvain Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Loizides-Mangold</w:t>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sinturel</w:t>
+                <w:t xml:space="preserve">Mathilde Arrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Harayama</w:t>
+                <w:t xml:space="preserve">Michel Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vandereycken</w:t>
+                <w:t xml:space="preserve">Julie Zumsteg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (1), pp.e13610. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.13610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98085-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03269069v1</w:t>
+                <w:t xml:space="preserve">hal-03360652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
               </w:r>
@@ -2638,51 +2638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,177 +2727,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANT2-Mediated ATP Import into Mitochondria Protects against Hypoxia Lethal Injury</w:t>
+                <w:t xml:space="preserve">MicroRNAs facilitate skeletal muscle maintenance and metabolic suppression in hibernating brown bears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gouriou</w:t>
+                <w:t xml:space="preserve">Bryan E. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Rizwan Alam</w:t>
+                <w:t xml:space="preserve">Jon E. Swenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Harhous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Baetz</w:t>
+                <w:t xml:space="preserve">Blandine Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9122542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235 (4), pp.3984-3993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.29294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060378v1</w:t>
+                <w:t xml:space="preserve">hal-02349938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific shifts in the endocannabinoid system in hibernating brown bears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2906,250 +2906,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12983-020-00380-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs facilitate skeletal muscle maintenance and metabolic suppression in hibernating brown bears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANT2-Mediated ATP Import into Mitochondria Protects against Hypoxia Lethal Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan E. Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giroud</w:t>
+                <w:t xml:space="preserve">Zeina Harhous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon E. Swenson</w:t>
+                <w:t xml:space="preserve">Claire Crola Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Chazarin</w:t>
+                <w:t xml:space="preserve">Delphine Baetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 235 (4), pp.3984-3993. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cell Signaling, 9 (12), pp.2542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.29294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9122542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349938v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypergravity as a gravitational therapy mitigates the effects of knee osteoarthritis on the musculoskeletal system in a murine model</w:t>
               </w:r>
@@ -3263,295 +3263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic reprogramming involving glycolysis in the hibernating brown bear skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth B Storey</w:t>
+                <w:t xml:space="preserve">Anna Ziemianin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ziemianin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+                <w:t xml:space="preserve">Alina L. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Plumel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, pp.12. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12983-019-0312-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149735v1</w:t>
+                <w:t xml:space="preserve">hal-02274540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Metabolic reprogramming involving glycolysis in the hibernating brown bear skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth B Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ziemianin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alina L. Evans</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Marine Plumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12983-019-0312-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274540v1</w:t>
+                <w:t xml:space="preserve">hal-02149735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nutrient cocktail prevents lipid metabolism alterations induced by 20 days of daily steps reduction and fructose overfeeding: Result from a randomized study</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Noone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zahariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Plumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3805,64 +3805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomics Reveals Seasonal Shifts in a Large-Bodied Hibernator, the Brown Bear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,51 +3882,51 @@
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Tascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2019.00389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4067,965 +4067,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis inhibition by hibernating bear serum leads to increased protein content in human muscle cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of Mitochondria-Associated Endoplasmic Reticulum Membrane (MAM) Integrity Contributes to Muscle Insulin Resistance in Mice and Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tubbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chery</w:t>
+                <w:t xml:space="preserve">Maud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23891-5⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (4), pp.636-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db17-0316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772255v1</w:t>
+                <w:t xml:space="preserve">hal-01847407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of Mitochondria-Associated Endoplasmic Reticulum Membrane (MAM) Integrity Contributes to Muscle Insulin Resistance in Mice and Humans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic inflexibility is an early marker of bed-rest–induced glucose intolerance even when fat mass is stable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+                <w:t xml:space="preserve">Floriane Rudwill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bidaux</w:t>
+                <w:t xml:space="preserve">Donal O’gorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (4), pp.636-650. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (5), pp.1910-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db17-0316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jc.2017-02267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847407v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic inflexibility is an early marker of bed-rest–induced glucose intolerance even when fat mass is stable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal changes in eicosanoid metabolism in the brown bear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Rudwill</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Alina M Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Tascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2017-02267⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (9-10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-018-1583-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837670v1</w:t>
+                <w:t xml:space="preserve">hal-01907890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes in eicosanoid metabolism in the brown bear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giroud</w:t>
+                <w:t xml:space="preserve">Transcriptomic analyses reveal rhythmic and CLOCK-driven pathways in human skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina M Evans</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georg Tascher</w:t>
+                <w:t xml:space="preserve">Ursula Loizides-Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-018-1583-8⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.34114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907890v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analyses reveal rhythmic and CLOCK-driven pathways in human skeletal muscle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteolysis inhibition by hibernating bear serum leads to increased protein content in human muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chazarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gobet</w:t>
+                <w:t xml:space="preserve">Benoit Toubhans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hulo</w:t>
+                <w:t xml:space="preserve">Christine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, pp.30. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.34114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23891-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847497v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose Uptake Measurement and Response to Insulin Stimulation in In Vitro Cultured Human Primary Myotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise training improves fat metabolism independent of total energy expenditure in sedentary overweight men, but does not restore lean metabolic phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chanon</w:t>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Durand</w:t>
+                <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vieille-Marchiset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dibner</w:t>
+                <w:t xml:space="preserve">Edvina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/55743⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (12), pp.1728-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2017.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848149v1</w:t>
+                <w:t xml:space="preserve">hal-01613860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training improves fat metabolism independent of total energy expenditure in sedentary overweight men, but does not restore lean metabolic phenotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Glucose Uptake Measurement and Response to Insulin Stimulation in In Vitro Cultured Human Primary Myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">A. Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Momken</w:t>
+                <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvina Antoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chery</w:t>
+                <w:t xml:space="preserve">C. Dibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (12), pp.1728-1736. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2017.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/55743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613860v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibroblast growth factor 19 regulates skeletal muscle mass and ameliorates muscle wasting in mice</w:t>
               </w:r>
@@ -5145,64 +5145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomics reveals diurnal lipid oscillations in human skeletal muscle persisting in cellular myotubes cultured in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Loizides-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Vandereycken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,295 +5273,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Loop Regulation of SCAP/SREBP-1 by miR-29 Modulates EGFR Signaling-Driven Glioblastoma Growth</w:t>
+                <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Ru</w:t>
+                <w:t xml:space="preserve">Caroline Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feng Geng</w:t>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokui Mo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chunming Cheng</w:t>
+                <w:t xml:space="preserve">Elise Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.07.017⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (17), pp.e12902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850292v1</w:t>
+                <w:t xml:space="preserve">hal-01398592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback Loop Regulation of SCAP/SREBP-1 by miR-29 Modulates EGFR Signaling-Driven Glioblastoma Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gastebois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+                <w:t xml:space="preserve">Peng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Durand</w:t>
+                <w:t xml:space="preserve">Xiaokui Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelascini</w:t>
+                <w:t xml:space="preserve">Chunming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (17), pp.e12902. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1527-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.12902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398592v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
               </w:r>
@@ -5599,51 +5599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 246, pp.280-286. </w:t>
@@ -5693,51 +5693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of SOAT1 suppresses glioblastoma growth via blocking SREBP-1-mediated lipogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,51 +5745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoning Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Young Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (21), pp.5337-5348. </w:t>
@@ -5827,51 +5827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of training and detraining on adiponectin plasma concentration and muscle sensitivity in lean and overweight men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (11-12), pp.2135-2144. </w:t>
@@ -6000,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6108,90 +6108,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose Tissue-Derived Stem Cells From Obese Subjects Contribute to Inflammation and Reduced Insulin Response in Adipocytes Through Differential Regulation of the Th1/Th17 Balance and Monocyte Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eljaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chehimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (7), pp.2477-88. </w:t>
@@ -6242,90 +6242,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human skeletal myotubes display a cell-autonomous circadian clock implicated in basal myokine secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Loizides-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Skarupelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pulimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (11), pp.834-45. </w:t>
@@ -6491,511 +6491,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin resistance is associated with MCP1-mediated macrophage accumulation in skeletal muscle in mice and humans</w:t>
+                <w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Patsouris</w:t>
+                <w:t xml:space="preserve">Yann S. Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei-Ji Cao</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vial</w:t>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bravard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Marine M. Desgeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110653⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859365v1</w:t>
+                <w:t xml:space="preserve">hal-01837578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulin resistance is associated with MCP1-mediated macrophage accumulation in skeletal muscle in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalabert</w:t>
+                <w:t xml:space="preserve">David Patsouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Chikh</w:t>
+                <w:t xml:space="preserve">Jingwei-Ji Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pesenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Euthine</w:t>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859385v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+                <w:t xml:space="preserve">A. Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Castells</w:t>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine M. Desgeorges</w:t>
+                <w:t xml:space="preserve">Karim Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">S. Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837578v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of C2C12 myoblast and myotube exosome-like vesicles: a new paradigm for myoblast-myotube cross talk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e84153. </w:t>
@@ -7206,51 +7206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar P. B. Wiklander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Danty-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7301,103 +7301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of enforced physical inactivity induced by 60-d of bed rest on hepatic markers of NAFLD in healthy normal-weight women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Rudwill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (6), in press. </w:t>
@@ -7575,3107 +7575,3107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis(monoacylglycero)phosphate accumulation in macrophages induces intracellular cholesterol redistribution, attenuates liver-X receptor/ATP-Binding cassette transporter A1/ATP-binding cassette transporter G1 pathway, and impairs cholesterol efflux.</w:t>
+                <w:t xml:space="preserve">Adaptive Changes of the Insig1/SREBP1/SCD1 Set Point Help Adipose Tissue to Cope With Increased Storage Demands of Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Luquain-Costaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Stefania Carobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Arnal-Levron</w:t>
+                <w:t xml:space="preserve">Rachel M. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Markina</w:t>
+                <w:t xml:space="preserve">Christopher J. Lelliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shota Sakaï</w:t>
+                <w:t xml:space="preserve">Marc Slawik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Medina-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.113.301857⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (11), pp.3697 - 3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db12-1748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00844488v1</w:t>
+                <w:t xml:space="preserve">hal-02644218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Changes of the Insig1/SREBP1/SCD1 Set Point Help Adipose Tissue to Cope With Increased Storage Demands of Obesity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phospholipase D regulates the size of skeletal muscle cells through the activation of mTOR signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel M. Hagen</w:t>
+                <w:t xml:space="preserve">Rami Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Lelliott</w:t>
+                <w:t xml:space="preserve">Joffrey de Larichaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Slawik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gema Medina-Gomez</w:t>
+                <w:t xml:space="preserve">Vanessa Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db12-1748⟩</w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1478-811X-11-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644218v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00868745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase D regulates the size of skeletal muscle cells through the activation of mTOR signaling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A liver Hif-2 alpha-Irs2 pathway sensitizes hepatic insulin signaling and is modulated by Vegf inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Jaafar</w:t>
+                <w:t xml:space="preserve">Stephanie M. Piecewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey de Larichaudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+                <w:t xml:space="preserve">Lisa M. Mcginnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Euthine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Durand</w:t>
+                <w:t xml:space="preserve">Cullen M. Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley J. Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1478-811X-11-55⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (10), pp.1331 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.3295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00868745v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liver Hif-2 alpha-Irs2 pathway sensitizes hepatic insulin signaling and is modulated by Vegf inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Wei</w:t>
+                <w:t xml:space="preserve">Activity energy expenditure is a major determinant of dietary fat oxidation and trafficking, but the deleterious effect of detraining is more marked than the beneficial effect of training at current recommendations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Momken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie M. Piecewicz</w:t>
+                <w:t xml:space="preserve">Edwina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa M. Mcginnis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanley J. Wiegand</w:t>
+                <w:t xml:space="preserve">Dale A Schoeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.3295⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.648-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.057075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643867v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity energy expenditure is a major determinant of dietary fat oxidation and trafficking, but the deleterious effect of detraining is more marked than the beneficial effect of training at current recommendations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bis(monoacylglycero)phosphate accumulation in macrophages induces intracellular cholesterol redistribution, attenuates liver-X receptor/ATP-Binding cassette transporter A1/ATP-binding cassette transporter G1 pathway, and impairs cholesterol efflux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Luquain-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Arnal-Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwina Antoun</w:t>
+                <w:t xml:space="preserve">Daria Markina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale A Schoeller</w:t>
+                <w:t xml:space="preserve">Shota Sakaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 98 (3), pp.648-658. </w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (8), pp.1803-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.057075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.113.301857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866488v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00844488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SREBP-1 transcription factors regulate skeletal muscle cell size by controlling protein synthesis through myogenic regulatory factors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TNF-α- and tumor-induced skeletal muscle atrophy involves sphingolipid metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey de Larichaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Dessalle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joffrey de Larichaudy</w:t>
+                <w:t xml:space="preserve">Alessandra Zufferli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isao Fujii</w:t>
+                <w:t xml:space="preserve">Filippo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Isidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050878⟩</w:t>
+              <w:t xml:space="preserve">Skeletal Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2044-5040-2-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00809752v1</w:t>
+                <w:t xml:space="preserve">inserm-00694560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF-α- and tumor-induced skeletal muscle atrophy involves sphingolipid metabolism.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of combining heart rate and uniaxial acceleration to measure free-living physical activity energy expenditure in young men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Isidori</w:t>
+                <w:t xml:space="preserve">Clement Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Naro</w:t>
+                <w:t xml:space="preserve">Dale Alan Schoeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (11), pp.1763-1771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2044-5040-2-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01413.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00694560v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of combining heart rate and uniaxial acceleration to measure free-living physical activity energy expenditure in young men.</w:t>
+                <w:t xml:space="preserve">Sirtuin 1 Regulates SREBP-1c Expression in a LXR-Dependent Manner in Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Villars</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edwina Antoun</w:t>
+                <w:t xml:space="preserve">Aurélia Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale Alan Schoeller</w:t>
+                <w:t xml:space="preserve">Kevin Dessalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Castro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01413.2011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e43490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751256v1</w:t>
+                <w:t xml:space="preserve">hal-01779124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirtuin 1 Regulates SREBP-1c Expression in a LXR-Dependent Manner in Skeletal Muscle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">SREBP-1 transcription factors regulate skeletal muscle cell size by controlling protein synthesis through myogenic regulatory factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dessalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andréa Castro Perez</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey de Larichaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Poyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josiane Castells</w:t>
+                <w:t xml:space="preserve">Isao Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.e43490. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e50878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779124v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPIHBP1 C89F neomutation and hydrophobic C-terminal domain G175R mutation in two pedigrees with severe hyperchylomicronemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sybil Charriere</w:t>
+                <w:t xml:space="preserve">Phospholipase D regulates myogenic differentiation through the activation of both mTORC1 and mTORC2 complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Peretti</w:t>
+                <w:t xml:space="preserve">Caroline Zeiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bernard</w:t>
+                <w:t xml:space="preserve">Luciano Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Di Filippo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Sassolas</w:t>
+                <w:t xml:space="preserve">Antonio Di Grazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2011-1444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (25), pp.22609-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.203885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652262v1</w:t>
+                <w:t xml:space="preserve">inserm-00817714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase D regulates myogenic differentiation through the activation of both mTORC1 and mTORC2 complexes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Jaafar</w:t>
+                <w:t xml:space="preserve">FTO is increased in muscle during type 2 diabetes, and its overexpression in myotubes alters insulin signaling, enhances lipogenesis and ROS production, and induces mitochondrial dysfunction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zeiller</w:t>
+                <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Pirola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Naro</w:t>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.203885⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (1), pp.258-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db10-0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00817714v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTO is increased in muscle during type 2 diabetes, and its overexpression in myotubes alters insulin signaling, enhances lipogenesis and ROS production, and induces mitochondrial dysfunction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMPK Phosphorylates and Inhibits SREBP Activity to Attenuate Hepatic Steatosis and Atherosclerosis in Diet-Induced Insulin-Resistant Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bravard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Shanqin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pesenti</w:t>
+                <w:t xml:space="preserve">Maria M. Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Disse</w:t>
+                <w:t xml:space="preserve">Bin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuyun Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db10-0281⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.376 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00809741v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPK Phosphorylates and Inhibits SREBP Activity to Attenuate Hepatic Steatosis and Atherosclerosis in Diet-Induced Insulin-Resistant Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Li</w:t>
+                <w:t xml:space="preserve">GPIHBP1 C89F neomutation and hydrophobic C-terminal domain G175R mutation in two pedigrees with severe hyperchylomicronemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybil Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanqin Xu</w:t>
+                <w:t xml:space="preserve">Noël Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Mihaylova</w:t>
+                <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zheng</w:t>
+                <w:t xml:space="preserve">Mathilde Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuyun Hou</w:t>
+                <w:t xml:space="preserve">Agnes Sassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (4), pp.376 - 388. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2011.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jc.2011-1444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651599v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pdro, a protein associated with late endosomes and lysosomes and implicated in cellular cholesterol homeostasis.</w:t>
+                <w:t xml:space="preserve">A new role for sterol regulatory element binding protein 1 transcription factors in the regulation of muscle mass and muscle cell differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Guillaumot</w:t>
+                <w:t xml:space="preserve">Virginie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Luquain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Brugière</w:t>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010977⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00690-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00763417v1</w:t>
+                <w:t xml:space="preserve">inserm-00817651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTO Is Increased in Muscle During Type 2 Diabetes, and Its Overexpression in Myotubes Alters Insulin Signaling, Enhances Lipogenesis and ROS Production, and Induces Mitochondrial Dysfunction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Downregulation of Akt/mammalian target of rapamycin pathway in skeletal muscle is associated with increased REDD1 expression in response to chronic hypoxia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (6), pp.R1659-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00550.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982013v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00593929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role for sterol regulatory element binding protein 1 transcription factors in the regulation of muscle mass and muscle cell differentiation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lecomte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Durand</w:t>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+                <w:t xml:space="preserve">D. Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-98. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-1198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00817651v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of Akt/mammalian target of rapamycin pathway in skeletal muscle is associated with increased REDD1 expression in response to chronic hypoxia.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">FTO Is Increased in Muscle During Type 2 Diabetes, and Its Overexpression in Myotubes Alters Insulin Signaling, Enhances Lipogenesis and ROS Production, and Induces Mitochondrial Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (1), pp.258-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00593929v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pdro, a protein associated with late endosomes and lysosomes and implicated in cellular cholesterol homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Luquain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhannad Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Freyssenet</w:t>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.e10977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982021v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00763417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microRNA signature in response to insulin reveals its implication in the transcriptional action of insulin in human skeletal muscle and the role of a sterol regulatory element-binding protein-1c/myocyte enhancer factor 2C pathway.</w:t>
+                <w:t xml:space="preserve">The microRNA Signature in Response to Insulin Reveals Its Implication in the Transcriptional Action of Insulin in Human Skeletal Muscle and the Role of a Sterol Regulatory Element-Binding Protein-1c/Myocyte Enhancer Factor 2C Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Granjon</w:t>
+                <w:t xml:space="preserve">A. Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
+                <w:t xml:space="preserve">M.-P. Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-2564</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00808523v1</w:t>
+                <w:t xml:space="preserve">hal-01982029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray analysis of genes with impaired insulin regulation in the skeletal muscle of type 2 diabetic patients indicates the involvement of basic helix-loop-helix domain-containing, class B, 2 protein (BHLHB2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Berbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (9), pp.1899-1912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microRNA Signature in Response to Insulin Reveals Its Implication in the Transcriptional Action of Insulin in Human Skeletal Muscle and the Role of a Sterol Regulatory Element-Binding Protein-1c/Myocyte Enhancer Factor 2C Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microRNA signature in response to insulin reveals its implication in the transcriptional action of insulin in human skeletal muscle and the role of a sterol regulatory element-binding protein-1c/myocyte enhancer factor 2C pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Granjon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Gustin</w:t>
+                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Meugnier</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-2564</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db09-0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982029v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00808523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-37. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00809732v1</w:t>
+                <w:t xml:space="preserve">hal-01982035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-337</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.90211.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982035v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin activates human sterol-regulatory-element-binding protein-1c (SREBP-1c) promoter through SRE motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10778,51 +10778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gosmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10877,51 +10877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the splice variants of the p85alpha regulatory subunit of phosphoinositide 3-kinase in muscle and adipose tissue of healthy subjects and type 2 diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11024,945 +11024,945 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin dynamics during hibernating in brown bear : Variation of H3K9 methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative approaches for an in- depth quantitative analysis of the serum proteome of brown bears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+                <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Richard</w:t>
+                <w:t xml:space="preserve">Jon Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tatout</w:t>
+                <w:t xml:space="preserve">Jonas Kindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline V. Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Sarah Cianferani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CIR3- Université Clermont Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIR3, Nov 2024, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">72nd ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994384v1</w:t>
+                <w:t xml:space="preserve">hal-04437952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches for an in- depth quantitative analysis of the serum proteome of brown bears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Geffroy</w:t>
+                <w:t xml:space="preserve">Hibernation and muscle homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Arnemo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">Charlene Pourpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kindberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cianferani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">21èmes Journées de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francaise de Myologie, Nov 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437952v1</w:t>
+                <w:t xml:space="preserve">hal-04992070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibernation and muscle homeostasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Insights into the Transforming Growth Factor TGF-β superfamily specific modulation: unravelling the impact of hibernating bear serum in primary human muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Pourpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kindberg</w:t>
+                <w:t xml:space="preserve">Geffroy Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cueff Gwendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francaise de Myologie, Nov 2024, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">Physiology in Focus 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992070v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Transforming Growth Factor TGF-β superfamily specific modulation: unravelling the impact of hibernating bear serum in primary human muscle cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Chloé</w:t>
+                <w:t xml:space="preserve">Chromatin dynamics during hibernating in brown bear : Variation of H3K9 methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geffroy Alexandre</w:t>
+                <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cueff Gwendal</w:t>
+                <w:t xml:space="preserve">Aline V. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology in Focus 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée CIR3- Université Clermont Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIR3, Nov 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652515v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hibernating bear serum effect on human myotubes transcriptome: BMP signaling regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Hibernation in brown bears: A model for medical and space research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Pourpe Charlène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès de la Société de Physiologie et Biologie Intégrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Physiology in Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Scandinavian Physiological Society (SPS), the Federation of European Physiological Societies (FEPS), and the Baltic Physiological Societies., Sep 2023, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209952v1</w:t>
+                <w:t xml:space="preserve">hal-04728848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional reprogramming during hibernation: Potential role of HR in gene expression.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Effect of hibernating bear serum effect on human myotubes transcriptome: BMP signaling regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congres de Physiologie et Biologie Integrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Physiologie et de Biologie Intégrative, Jul 2023, Clermont ferrand, France</w:t>
+              <w:t xml:space="preserve">6e Congrès de la Société de Physiologie et Biologie Intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728696v1</w:t>
+                <w:t xml:space="preserve">hal-04209952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibernation in brown bears: A model for medical and space research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Transcriptional reprogramming during hibernation: Potential role of HR in gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pourpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pourpe Charlène</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology in Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Scandinavian Physiological Society (SPS), the Federation of European Physiological Societies (FEPS), and the Baltic Physiological Societies., Sep 2023, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">6e Congres de Physiologie et Biologie Integrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Physiologie et de Biologie Intégrative, Jul 2023, Clermont ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728848v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hibernating bear serum on human cells transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12030,90 +12030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting muscle loss: lessons from hibernation in brown bear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12177,77 +12177,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des jeunes chercheurs en Biologie de la région AURA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon ( virtual ), France</w:t>
@@ -12302,77 +12302,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Hibernation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Groningen, The Netherlands, France</w:t>
@@ -12427,77 +12427,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France</w:t>
@@ -12526,77 +12526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What we can learn from the bear model: lessons from hibernation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics and Fluxomics Network, Metabolomics Profiling Forum, European regional metabolomics networks, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12621,77 +12621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of muscle mass : Lessons from hibernation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandhilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12729,51 +12729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical inactivity and preservation of muscle mass: Lessons from Hibernation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nobel Conference: Bioinspirational medicine – Using nature to unlock access to opportunities in health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12798,90 +12798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral lipidomic analysis of human skeletal muscle and visceral adipose tissue biopsy samples from lean, obese and type 2 diabetic individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Loizides-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charna Dibner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12919,51 +12919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of hibernation in bears to improve human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Arctic Circle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13001,90 +13001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose stem cells contribute to inflammation and insulin resistance through both TH-17 polarisation and increased pro-inflammatory cytokine secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eljaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chehimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2013, Barcelone, Spain</w:t>
@@ -13145,103 +13145,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Transforming Growth Factor superfamily specific modulation: unravelling the impact of the winter-hibernating bear serum in primary human muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont- Ferrand, France</w:t>
@@ -13270,51 +13270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of IL-6 and GDF15 expression during the transition from pre-anorexia to anorexia in the C26 tumor-bearing mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13389,359 +13389,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment with halofuginone attenuates adverse effects of acute inflammatory stress on mitochondrial alterations and mitophagy/biogenesis markers in liver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Arnemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th proteasome and autophagy congress, 2021</w:t>
+              <w:t xml:space="preserve">9th Proteasome and Autophagy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845987v1</w:t>
+                <w:t xml:space="preserve">hal-04209822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">Pretreatment with halofuginone attenuates adverse effects of acute inflammatory stress on mitochondrial alterations and mitophagy/biogenesis markers in liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Proteasome and Autophagy Congress</w:t>
+              <w:t xml:space="preserve">9th proteasome and autophagy congress, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209822v1</w:t>
+                <w:t xml:space="preserve">hal-04845987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic reprogramming involving a shift from TGF- β to BMP signaling for muscle mass maintenance in hibernating brown bear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme Journée de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
@@ -13783,77 +13783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving transcription network from microarray data with constraint-based formal concept mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13927,77 +13927,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DI-RV-21-0111 (2021) : Dispositif pour le rinçage et/ou l’immersion en simultané de plusieurs lamelles en verre ou autres matériaux de dimensions standards.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14135,51 +14135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46B4EA80"/>
+    <w:nsid w:val="3102D7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14366,51 +14366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-lefai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3042-7801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.70177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo de Napoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Schmidt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Montesel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Sanniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55565-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Su" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaogang Zhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Geng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Yin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Macheton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuli Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilan Miao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Han" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyu Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning An" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2024-0061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Hao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252312888" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinturel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Chera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brulhart-Meynet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paz Montoya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mazik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paixao Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101706" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhou Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107351" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Magaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112790" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sobolewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Conzelmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Schaer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33728-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Shen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyao Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiang Xie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-023-01482-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Givre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Swenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M Arnemo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.687501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98085-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hannich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Loizides-Mangold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sinturel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harayama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandereycken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13610" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan Alam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122542" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-020-00380-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan E. Luu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Swenson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.29294" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dechaumet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cleret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth B Storey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plumel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0312-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020192" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toubhans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23891-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db17-0316" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M Evans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1583-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Loizides-Mangold" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gobet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hulo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34114" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848149v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55743" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Antoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.151" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Castelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vandereycken" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Betts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Walhin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705821114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Mo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Cheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Cheng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Wu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Yoo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-2973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3466-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eljaafari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehimi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0162" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skarupelova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pulimeno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2015.07.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Yoo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2015.09.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859365v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patsouris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei-Ji Cao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bravard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.23" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12743" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6BP6DNH7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Luquain-Costaz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Saka&#239;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.301857" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644218v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carobbio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Hagen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lelliott" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slawik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Medina-Gomez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1748" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643867v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wei" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Piecewicz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mcginnis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cullen M. Taniguchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley J. Wiegand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3295" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina Antoun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057075" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00694560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zufferli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Serra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Isidori" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-2-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751256v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villars" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Alan Schoeller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01413.2011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01779124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Castro Perez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043490" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652262v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Peretti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sassolas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-1444" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817714v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zeiller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pirola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Grazia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.203885" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0281" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651599v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanqin Xu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Mihaylova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zheng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun Hou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.03.009" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillaumot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Luquain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010977" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982013v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593929v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00550.2009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478570v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonnet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060499" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673828v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994384v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourneaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437952v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arnemo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kindberg" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992070v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Pourpe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652515v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chlo&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneaux Guillaume" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geffroy Alexandre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cueff Gwendal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209952v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728696v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandhilon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pourpe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728848v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourpe Charl&#232;ne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728657v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Probst" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728825v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209580v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209832v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209791v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728748v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285609v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733993v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charna Dibner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984299v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741210v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Osta" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chehimi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737549v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209822v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209939v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818718v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-lefai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3042-7801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.70177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Macheton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuli Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilan Miao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyu Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning An" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2024-0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaogang Zhong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Geng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Yin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0334" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo de Napoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Montesel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Sanniti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55565-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinturel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Chera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brulhart-Meynet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paz Montoya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Hao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252312888" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mazik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paixao Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101706" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhou Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107351" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sobolewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Conzelmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Schaer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33728-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyao Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiang Xie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-023-01482-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Magaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112790" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hannich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Loizides-Mangold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sinturel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harayama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandereycken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13610" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Givre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Swenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M Arnemo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.687501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98085-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan E. Luu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Swenson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.29294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-020-00380-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan Alam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dechaumet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cleret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth B Storey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plumel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0312-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020192" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db17-0316" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M Evans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1583-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Loizides-Mangold" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gobet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hulo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34114" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toubhans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23891-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613860v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Antoun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55743" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Castelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vandereycken" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Betts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Walhin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705821114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850292v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ru" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Mo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Cheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Cheng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Wu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Yoo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-2973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3466-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eljaafari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehimi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0162" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skarupelova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pulimeno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2015.07.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Yoo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2015.09.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859365v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patsouris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei-Ji Cao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bravard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110653" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.23" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12743" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6BP6DNH7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carobbio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Hagen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lelliott" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slawik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Medina-Gomez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1748" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Piecewicz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mcginnis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cullen M. Taniguchi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley J. Wiegand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3295" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866488v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina Antoun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057075" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844488v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Luquain-Costaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Saka&#239;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.301857" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00694560v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zufferli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Serra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Isidori" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-2-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villars" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Alan Schoeller" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01413.2011" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01779124v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Castro Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817714v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zeiller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pirola" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Grazia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.203885" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809741v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0281" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651599v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanqin Xu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Mihaylova" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zheng" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun Hou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.03.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652262v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Peretti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sassolas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-1444" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00550.2009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763417v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillaumot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Luquain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010977" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478570v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonnet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060499" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673828v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arnemo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kindberg" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992070v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourneaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Pourpe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652515v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chlo&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneaux Guillaume" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geffroy Alexandre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cueff Gwendal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994384v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728848v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourpe Charl&#232;ne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209952v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728696v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandhilon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pourpe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728657v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Probst" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728825v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209580v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209832v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209791v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728748v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285609v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733993v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charna Dibner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984299v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741210v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Osta" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chehimi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737549v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209822v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209939v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818718v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>