--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -264,51 +264,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 242 (4), pp.e70177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.70177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -851,429 +851,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of lipid homeostasis in morbid obese patients are partly reversed by bariatric surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial targeting of glutamine metabolism and lysosomal-based lipid metabolism effectively suppresses glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaogang Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Sinturel</w:t>
+                <w:t xml:space="preserve">Logan Mazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmin Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Chera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Aline Paixao Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110820⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.101706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753955v1</w:t>
+                <w:t xml:space="preserve">hal-04794783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Melatonin, Oxidative Stress, and Inflammation in the Protective Mechanism of the Carotid Artery over the Torpor–Arousal Cycle of Ground Squirrels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations of lipid homeostasis in morbid obese patients are partly reversed by bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Chera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziwei Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuting Han</w:t>
+                <w:t xml:space="preserve">Marie-Claude Brulhart-Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+                <w:t xml:space="preserve">Jonathan Paz Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms252312888⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (9), pp.110820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892799v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial targeting of glutamine metabolism and lysosomal-based lipid metabolism effectively suppresses glioblastoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng Geng</w:t>
+                <w:t xml:space="preserve">Involvement of Melatonin, Oxidative Stress, and Inflammation in the Protective Mechanism of the Carotid Artery over the Torpor–Arousal Cycle of Ground Squirrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwei Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Mazik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xinmin Yin</w:t>
+                <w:t xml:space="preserve">Minghui Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Paixao Becker</w:t>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (9), pp.101706. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (23), pp.12888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms252312888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794783v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAT3 activation of SCAP-SREBP-1 signaling upregulates fatty acid synthesis to promote tumor growth</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal protective effects on heart of hibernating Daurian ground squirrels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziwei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weilan Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziwei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,295 +2191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ether lipids, sphingolipids and toxic 1-deoxyceramides as hallmarks for lean and obese type 2 diabetic patients</w:t>
+                <w:t xml:space="preserve">Cardiomyocyte Protection by Hibernating Brown Bear Serum: Toward the Identification of New Protective Molecules Against Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. T. Hannich</w:t>
+                <w:t xml:space="preserve">Lucas Givre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Loizides-Mangold</w:t>
+                <w:t xml:space="preserve">Claire Crola da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sinturel</w:t>
+                <w:t xml:space="preserve">Jon E Swenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Harayama</w:t>
+                <w:t xml:space="preserve">Jon M Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vandereycken</w:t>
+                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (1), pp.e13610. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.687501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.13610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.687501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03269069v1</w:t>
+                <w:t xml:space="preserve">hal-03419383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiomyocyte Protection by Hibernating Brown Bear Serum: Toward the Identification of New Protective Molecules Against Myocardial Infarction</w:t>
+                <w:t xml:space="preserve">Ether lipids, sphingolipids and toxic 1-deoxyceramides as hallmarks for lean and obese type 2 diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Givre</w:t>
+                <w:t xml:space="preserve">J. T. Hannich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Crola da Silva</w:t>
+                <w:t xml:space="preserve">U. Loizides-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon E Swenson</w:t>
+                <w:t xml:space="preserve">F. Sinturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon M Arnemo</w:t>
+                <w:t xml:space="preserve">T. Harayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
+                <w:t xml:space="preserve">B. Vandereycken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.687501. </w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (1), pp.e13610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.687501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apha.13610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419383v1</w:t>
+                <w:t xml:space="preserve">inserm-03269069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibernating brown bears are protected against atherogenic dyslipidemia</w:t>
               </w:r>
@@ -2861,295 +2861,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific shifts in the endocannabinoid system in hibernating brown bears</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANT2-Mediated ATP Import into Mitochondria Protects against Hypoxia Lethal Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+                <w:t xml:space="preserve">Yves Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rizwan Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Harhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Crola Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Baetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12983-020-00380-y⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cell Signaling, 9 (12), pp.2542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9122542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054587v1</w:t>
+                <w:t xml:space="preserve">hal-03060378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANT2-Mediated ATP Import into Mitochondria Protects against Hypoxia Lethal Injury</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Crola Da Silva</w:t>
+                <w:t xml:space="preserve">Specific shifts in the endocannabinoid system in hibernating brown bears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Baetz</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Cell Signaling, 9 (12), pp.2542. </w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9122542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12983-020-00380-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060378v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypergravity as a gravitational therapy mitigates the effects of knee osteoarthritis on the musculoskeletal system in a murine model</w:t>
               </w:r>
@@ -3263,429 +3263,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nutrient cocktail prevents lipid metabolism alterations induced by 20 days of daily steps reduction and fructose overfeeding: Result from a randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ziemianin</w:t>
+                <w:t xml:space="preserve">Anthony Damiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina L. Evans</w:t>
+                <w:t xml:space="preserve">Rémi Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Noone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (1), pp.88-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00018.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274540v1</w:t>
+                <w:t xml:space="preserve">hal-01918097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic reprogramming involving glycolysis in the hibernating brown bear skeletal muscle</w:t>
+                <w:t xml:space="preserve">Limited Oxidative Stress Favors Resistance to Skeletal Muscle Atrophy in Hibernating Brown Bears (Ursus Arctos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth B Storey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Ziemianin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Plumel</w:t>
+                <w:t xml:space="preserve">Alina L. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12983-019-0312-2⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8090334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149735v1</w:t>
+                <w:t xml:space="preserve">hal-02274540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nutrient cocktail prevents lipid metabolism alterations induced by 20 days of daily steps reduction and fructose overfeeding: Result from a randomized study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Damiot</w:t>
+                <w:t xml:space="preserve">Metabolic reprogramming involving glycolysis in the hibernating brown bear skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demangel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chery</w:t>
+                <w:t xml:space="preserve">Kenneth B Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ziemianin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zahariev</w:t>
+                <w:t xml:space="preserve">Marine Plumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (1), pp.88-101. </w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00018.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12983-019-0312-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918097v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Proteome Analysis Highlights HepaRG Cells as a Versatile Cell System Surrogate for Primary Human Hepatocytes</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Plumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zahariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103 (5), pp.1910-1920. </w:t>
@@ -4737,429 +4737,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training improves fat metabolism independent of total energy expenditure in sedentary overweight men, but does not restore lean metabolic phenotype</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucose Uptake Measurement and Response to Insulin Stimulation in In Vitro Cultured Human Primary Myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">S. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Momken</w:t>
+                <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvina Antoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chery</w:t>
+                <w:t xml:space="preserve">A. Vieille-Marchiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2017.151⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/55743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613860v1</w:t>
+                <w:t xml:space="preserve">hal-01848149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose Uptake Measurement and Response to Insulin Stimulation in In Vitro Cultured Human Primary Myotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibroblast growth factor 19 regulates skeletal muscle mass and ameliorates muscle wasting in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vieille-Marchiset</w:t>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Robert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dibner</w:t>
+                <w:t xml:space="preserve">Martina Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/55743⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.990-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.4363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848149v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast growth factor 19 regulates skeletal muscle mass and ameliorates muscle wasting in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+                <w:t xml:space="preserve">Exercise training improves fat metabolism independent of total energy expenditure in sedentary overweight men, but does not restore lean metabolic phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Castelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+                <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vieille-Marchiset</w:t>
+                <w:t xml:space="preserve">Edvina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (8), pp.990-996. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (12), pp.1728-1736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nm.4363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2017.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827292v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomics reveals diurnal lipid oscillations in human skeletal muscle persisting in cellular myotubes cultured in vitro</w:t>
               </w:r>
@@ -5273,441 +5273,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
+                <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gastebois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Durand</w:t>
+                <w:t xml:space="preserve">Sybil Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelascini</w:t>
+                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.12902⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 246, pp.280-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398592v1</w:t>
+                <w:t xml:space="preserve">hal-01986056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Loop Regulation of SCAP/SREBP-1 by miR-29 Modulates EGFR Signaling-Driven Glioblastoma Growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition from physical activity to inactivity increases skeletal muscle miR-148b content and triggers insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokui Mo</w:t>
+                <w:t xml:space="preserve">Caroline Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunming Cheng</w:t>
+                <w:t xml:space="preserve">Sophie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.07.017⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (17), pp.e12902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850292v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple microRNA regulation of lipoprotein lipase gene abolished by 3'UTR polymorphisms in a triglyceride-lowering haplotype harboring p.Ser474Ter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback Loop Regulation of SCAP/SREBP-1 by miR-29 Modulates EGFR Signaling-Driven Glioblastoma Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybil Charriere</w:t>
+                <w:t xml:space="preserve">Peng Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Meirhaeghe</w:t>
+                <w:t xml:space="preserve">Peng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dallongeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Xiaokui Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1527-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01986056v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of SOAT1 suppresses glioblastoma growth via blocking SREBP-1-mediated lipogenesis</w:t>
               </w:r>
@@ -5745,51 +5745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoning Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Young Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunming Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (21), pp.5337-5348. </w:t>
@@ -5827,51 +5827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of training and detraining on adiponectin plasma concentration and muscle sensitivity in lean and overweight men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (11-12), pp.2135-2144. </w:t>
@@ -6089,1099 +6089,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Tissue-Derived Stem Cells From Obese Subjects Contribute to Inflammation and Reduced Insulin Response in Adipocytes Through Differential Regulation of the Th1/Th17 Balance and Monocyte Activation</w:t>
+                <w:t xml:space="preserve">Glucose-Mediated N-glycosylation of SCAP Is Essential for SREBP-1 Activation and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eljaafari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Robert</w:t>
+                <w:t xml:space="preserve">C. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chehimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Durand</w:t>
+                <w:t xml:space="preserve">P. Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Y. Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db15-0162⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.569-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccell.2015.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850502v1</w:t>
+                <w:t xml:space="preserve">hal-01850543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human skeletal myotubes display a cell-autonomous circadian clock implicated in basal myokine secretion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Adipose Tissue-Derived Stem Cells From Obese Subjects Contribute to Inflammation and Reduced Insulin Response in Adipocytes Through Differential Regulation of the Th1/Th17 Balance and Monocyte Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eljaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (7), pp.2477-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db15-0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850527v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-Mediated N-glycosylation of SCAP Is Essential for SREBP-1 Activation and Tumor Growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human skeletal myotubes display a cell-autonomous circadian clock implicated in basal myokine secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Geng</w:t>
+                <w:t xml:space="preserve">L. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Loizides-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">S. Skarupelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Y. Yoo</w:t>
+                <w:t xml:space="preserve">P. Pulimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.569-81. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (11), pp.834-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccell.2015.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850543v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t>
+                <w:t xml:space="preserve">A socio-ecological approach promoting physical activity and limiting sedentary behavior in adolescence showed weight benefits maintained 2.5 years after intervention cessation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann S. Gallot</w:t>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+                <w:t xml:space="preserve">Nadir Kellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Castells</w:t>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine M. Desgeorges</w:t>
+                <w:t xml:space="preserve">Carine Platat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Nane Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (7), pp.936-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2014.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837578v1</w:t>
+                <w:t xml:space="preserve">hal-00985938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin resistance is associated with MCP1-mediated macrophage accumulation in skeletal muscle in mice and humans</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of C2C12 myoblast and myotube exosome-like vesicles: a new paradigm for myoblast-myotube cross talk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Patsouris</w:t>
+                <w:t xml:space="preserve">A. Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei-Ji Cao</w:t>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vial</w:t>
+                <w:t xml:space="preserve">Eric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bravard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">M. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110653⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859365v1</w:t>
+                <w:t xml:space="preserve">hal-01859453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalabert</w:t>
+                <w:t xml:space="preserve">Yann S. Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Chikh</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pesenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Euthine</w:t>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M. Desgeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859385v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of C2C12 myoblast and myotube exosome-like vesicles: a new paradigm for myoblast-myotube cross talk?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Chikh</w:t>
+                <w:t xml:space="preserve">Insulin resistance is associated with MCP1-mediated macrophage accumulation in skeletal muscle in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Patsouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei-Ji Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084153⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859453v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-ecological approach promoting physical activity and limiting sedentary behavior in adolescence showed weight benefits maintained 2.5 years after intervention cessation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Platat</w:t>
+                <w:t xml:space="preserve">Myotube-derived exosomal miRNAs downregulate Sirtuin1 in myoblasts during muscle cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nane Copin</w:t>
+                <w:t xml:space="preserve">S. Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (7), pp.936-943. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2014.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.26808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985938v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exosomes participate in the alteration of muscle homeostasis during lipid-induced insulin resistance in mice</w:t>
               </w:r>
@@ -7206,51 +7206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar P. B. Wiklander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Danty-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7327,64 +7327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Rudwill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7447,51 +7447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An APOA5 3' UTR variant associated with plasma triglycerides triggers APOA5 downregulation by creating a functional miR-485-5p binding site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,51 +7996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity energy expenditure is a major determinant of dietary fat oxidation and trafficking, but the deleterious effect of detraining is more marked than the beneficial effect of training at current recommendations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8411,51 +8411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8571,51 +8571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Castro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e43490. </w:t>
@@ -8781,295 +8781,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00809752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase D regulates myogenic differentiation through the activation of both mTORC1 and mTORC2 complexes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FTO is increased in muscle during type 2 diabetes, and its overexpression in myotubes alters insulin signaling, enhances lipogenesis and ROS production, and induces mitochondrial dysfunction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zeiller</w:t>
+                <w:t xml:space="preserve">Amélie Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Pirola</w:t>
+                <w:t xml:space="preserve">Sandra Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Di Grazia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Naro</w:t>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (25), pp.22609-21. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (1), pp.258-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.203885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db10-0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00817714v1</w:t>
+                <w:t xml:space="preserve">inserm-00809741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTO is increased in muscle during type 2 diabetes, and its overexpression in myotubes alters insulin signaling, enhances lipogenesis and ROS production, and induces mitochondrial dysfunction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipase D regulates myogenic differentiation through the activation of both mTORC1 and mTORC2 complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bravard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Caroline Zeiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pesenti</w:t>
+                <w:t xml:space="preserve">Luciano Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Disse</w:t>
+                <w:t xml:space="preserve">Antonio Di Grazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (1), pp.258-68. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (25), pp.22609-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db10-0281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.203885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00809741v1</w:t>
+                <w:t xml:space="preserve">inserm-00817714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPK Phosphorylates and Inhibits SREBP Activity to Attenuate Hepatic Steatosis and Atherosclerosis in Diet-Induced Insulin-Resistant Mice</w:t>
               </w:r>
@@ -9189,51 +9189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPIHBP1 C89F neomutation and hydrophobic C-terminal domain G175R mutation in two pedigrees with severe hyperchylomicronemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybil Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9317,161 +9317,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role for sterol regulatory element binding protein 1 transcription factors in the regulation of muscle mass and muscle cell differentiation.</w:t>
+                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lecomte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Durand</w:t>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-98. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-1198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00817651v1</w:t>
+                <w:t xml:space="preserve">hal-01982021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of Akt/mammalian target of rapamycin pathway in skeletal muscle is associated with increased REDD1 expression in response to chronic hypoxia.</w:t>
               </w:r>
@@ -9585,152 +9576,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00593929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Role for Sterol Regulatory Element Binding Protein 1 Transcription Factors in the Regulation of Muscle Mass and Muscle Cell Differentiation</w:t>
+                <w:t xml:space="preserve">A new role for sterol regulatory element binding protein 1 transcription factors in the regulation of muscle mass and muscle cell differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
+                <w:t xml:space="preserve">Virginie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Euthine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meugnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Freyssenet</w:t>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-1198</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1182-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00690-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982021v1</w:t>
+                <w:t xml:space="preserve">inserm-00817651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTO Is Increased in Muscle During Type 2 Diabetes, and Its Overexpression in Myotubes Alters Insulin Signaling, Enhances Lipogenesis and ROS Production, and Induces Mitochondrial Dysfunction</w:t>
               </w:r>
@@ -9742,77 +9742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.258-268</w:t>
@@ -10027,51 +10027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-2564</w:t>
@@ -10100,77 +10100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray analysis of genes with impaired insulin regulation in the skeletal muscle of type 2 diabetic patients indicates the involvement of basic helix-loop-helix domain-containing, class B, 2 protein (BHLHB2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Berbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10277,51 +10277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (11), pp.2555-64. </w:t>
@@ -10353,286 +10353,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00808523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-337</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.90211.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982035v1</w:t>
+                <w:t xml:space="preserve">inserm-00809732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Microarray analyses of SREBP-1a and SREBP-1c target genes identify new regulatory pathways in muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-37. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.327-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.90211.2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00809732v1</w:t>
+                <w:t xml:space="preserve">hal-01982035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin activates human sterol-regulatory-element-binding protein-1c (SREBP-1c) promoter through SRE motifs</w:t>
               </w:r>
@@ -11524,277 +11524,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibernation in brown bears: A model for medical and space research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lefai</w:t>
+                <w:t xml:space="preserve">Effect of hibernating bear serum effect on human myotubes transcriptome: BMP signaling regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourpe Charlène</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology in Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Scandinavian Physiological Society (SPS), the Federation of European Physiological Societies (FEPS), and the Baltic Physiological Societies., Sep 2023, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">6e Congrès de la Société de Physiologie et Biologie Intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728848v1</w:t>
+                <w:t xml:space="preserve">hal-04209952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hibernating bear serum effect on human myotubes transcriptome: BMP signaling regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hibernation in brown bears: A model for medical and space research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneaux Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Pourpe Charlène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès de la Société de Physiologie et Biologie Intégrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Physiology in Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Scandinavian Physiological Society (SPS), the Federation of European Physiological Societies (FEPS), and the Baltic Physiological Societies., Sep 2023, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209952v1</w:t>
+                <w:t xml:space="preserve">hal-04728848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional reprogramming during hibernation: Potential role of HR in gene expression.</w:t>
               </w:r>
@@ -12145,277 +12145,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF- β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
+                <w:t xml:space="preserve">Concurrent BMP maintenance and TGFβ inhibition is a hallmark of bear resistance to muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arnemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des jeunes chercheurs en Biologie de la région AURA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon ( virtual ), France</w:t>
+              <w:t xml:space="preserve">16th International Hibernation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Groningen, The Netherlands, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209580v1</w:t>
+                <w:t xml:space="preserve">hal-04209832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent BMP maintenance and TGFβ inhibition is a hallmark of bear resistance to muscle atrophy</w:t>
+                <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF- β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeric Dubois</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arnemo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Hibernation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Groningen, The Netherlands, France</w:t>
+              <w:t xml:space="preserve">Congrès des jeunes chercheurs en Biologie de la région AURA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209832v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF- β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
               </w:r>
@@ -12427,64 +12427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12824,51 +12824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Loizides-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12988,51 +12988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose stem cells contribute to inflammation and insulin resistance through both TH-17 polarisation and increased pro-inflammatory cytokine secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eljaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13197,51 +13197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont- Ferrand, France</w:t>
@@ -13408,51 +13408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent BMP Signaling Maintenance and TGF-β Signaling Inhibition Is a Hallmark of Natural Resistance to Muscle Atrophy in the Hibernating Bear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13697,51 +13697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme Journée de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
@@ -13783,51 +13783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving transcription network from microarray data with constraint-based formal concept mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14135,51 +14135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3102D7A4"/>
+    <w:nsid w:val="0EE010D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14366,51 +14366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-lefai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3042-7801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.70177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Macheton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuli Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilan Miao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyu Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning An" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2024-0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaogang Zhong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Geng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Yin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0334" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo de Napoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Montesel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Sanniti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55565-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinturel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Chera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brulhart-Meynet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paz Montoya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Hao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252312888" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mazik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paixao Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101706" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhou Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107351" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sobolewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Conzelmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Schaer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33728-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyao Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiang Xie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-023-01482-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Magaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112790" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hannich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Loizides-Mangold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sinturel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harayama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandereycken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13610" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Givre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Swenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M Arnemo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.687501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98085-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan E. Luu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Swenson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.29294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-020-00380-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan Alam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dechaumet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cleret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth B Storey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plumel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0312-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020192" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db17-0316" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M Evans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1583-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Loizides-Mangold" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gobet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hulo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34114" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toubhans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23891-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613860v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Antoun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55743" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Castelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vandereycken" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Betts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Walhin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705821114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850292v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ru" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Mo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Cheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Cheng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Wu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Yoo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-2973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3466-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eljaafari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehimi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0162" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skarupelova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pulimeno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2015.07.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Yoo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2015.09.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859365v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patsouris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei-Ji Cao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bravard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110653" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.23" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12743" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6BP6DNH7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carobbio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Hagen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lelliott" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slawik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Medina-Gomez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1748" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Piecewicz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mcginnis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cullen M. Taniguchi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley J. Wiegand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3295" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866488v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina Antoun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057075" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844488v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Luquain-Costaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Saka&#239;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.301857" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00694560v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zufferli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Serra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Isidori" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-2-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villars" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Alan Schoeller" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01413.2011" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01779124v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Castro Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817714v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zeiller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pirola" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Grazia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.203885" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809741v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0281" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651599v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanqin Xu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Mihaylova" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zheng" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun Hou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.03.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652262v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Peretti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sassolas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-1444" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00550.2009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763417v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillaumot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Luquain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010977" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478570v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonnet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060499" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673828v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arnemo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kindberg" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992070v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourneaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Pourpe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652515v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chlo&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneaux Guillaume" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geffroy Alexandre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cueff Gwendal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994384v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728848v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourpe Charl&#232;ne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209952v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728696v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandhilon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pourpe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728657v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Probst" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728825v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209580v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209832v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209791v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728748v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285609v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733993v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charna Dibner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984299v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741210v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Osta" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chehimi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737549v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209822v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209939v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818718v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-lefai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3042-7801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111726212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.70177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Macheton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuli Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilan Miao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyu Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning An" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2024-0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaogang Zhong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Geng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Yin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0334" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo de Napoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Montesel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Sanniti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55565-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mazik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paixao Becker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101706" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinturel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Chera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brulhart-Meynet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paz Montoya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Hao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252312888" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhou Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107351" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sobolewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Conzelmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Schaer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33728-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyao Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiang Xie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-023-01482-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Magaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112790" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810248" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Givre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E Swenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M Arnemo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.687501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hannich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Loizides-Mangold" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sinturel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harayama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandereycken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13610" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98085-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10081873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan E. Luu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Swenson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.29294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan Alam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola Da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122542" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054587v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-020-00380-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dechaumet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cleret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Damiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demangel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zahariev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00018.2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina L. Evans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090334" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149735v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth B Storey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plumel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0312-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Tascher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020192" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bidaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db17-0316" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal O&#8217;gorman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2017-02267" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M Evans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1583-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Loizides-Mangold" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gobet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hulo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34114" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toubhans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23891-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848149v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55743" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Castelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4363" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613860v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Antoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.151" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vandereycken" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Betts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Walhin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705821114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01986056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Charriere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meirhaeghe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VW0SR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gastebois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelascini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12902" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Mo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Cheng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.07.017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Cheng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Wu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Yoo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-2973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villars" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3466-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caussy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charri&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallongeville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Euthine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850543v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Yoo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2015.09.021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850502v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eljaafari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chehimi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0162" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850527v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skarupelova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pulimeno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2015.07.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forterre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084153" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patsouris" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei-Ji Cao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bravard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110653" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859385v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesenti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.26808" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Aswad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forterre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P. B. Wiklander" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-014-3337-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12743" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6BP6DNH7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859007v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charriere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Filippo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sassolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.12.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carobbio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Hagen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lelliott" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slawik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Medina-Gomez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1748" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Piecewicz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mcginnis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cullen M. Taniguchi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley J. Wiegand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3295" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866488v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina Antoun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale A Schoeller" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.057075" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844488v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Luquain-Costaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Saka&#239;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.301857" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00694560v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zufferli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Serra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Isidori" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Naro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-2-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villars" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Alan Schoeller" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01413.2011" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01779124v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dessalle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Castro Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poyot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809752v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Fujii" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050878" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809741v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bravard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pesenti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0281" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817714v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zeiller" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pirola" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Grazia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.203885" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651599v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanqin Xu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Mihaylova" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zheng" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun Hou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.03.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652262v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Peretti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di Filippo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sassolas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-1444" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982021v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freyssenet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00550.2009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lecomte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00690-09" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763417v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillaumot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Luquain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Malek" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010977" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982029v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granjon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gustin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982031v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berbe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00808523v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Granjon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0165" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809732v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90211.2008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982035v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478570v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dif" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonnet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Laville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060499" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02048999v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gosmain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Rieusset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673828v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arnemo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kindberg" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992070v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourneaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Pourpe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652515v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chlo&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneaux Guillaume" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geffroy Alexandre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cueff Gwendal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994384v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209952v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728848v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourpe Charl&#232;ne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728696v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandhilon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pourpe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728657v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Probst" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728825v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209832v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209580v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209791v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728748v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285609v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733993v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charna Dibner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984299v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741210v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Osta" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chehimi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737549v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209822v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209939v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614548v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818718v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>