--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -100,1928 +100,1954 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochelle Salt Revisited for Eco-Designed Ultrasonic Transducers</w:t>
+                <w:t xml:space="preserve">Airborne Capacitive Micromachined Ultrasonic Transducers in Pitch-catch Mode: Modelling and Characterization of the Measurement Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Barcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.171-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2024.3475348⟩</w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2026.3680024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550638v1</w:t>
+                <w:t xml:space="preserve">hal-05580366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Salt Revisited for Eco-Designed Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.171-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJUFFC.2024.3475348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the mechanical performance of BaTiO3 filled HDPE nanocomposites: A comparative study of the experimental and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Atli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 254, pp.125063. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Salt-Based Ferroelectric and Piezoelectric Composite Produced with Simple Additive Manufacturing Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atli Atilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (20), pp.6132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma14206132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized sample preparation method by incorporation of metal–organic compounds into polymers for electroless metallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Atli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 138 (17), pp.50276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.50276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting two piezoelectric salts within an eco-design paradigm for sensors and actuators applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Souêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Zgainski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.112483. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2020.112483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration Tools for Scanning Thermal Microscopy Probes Used in Temperature Measurement Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4043381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfabricated high temperature sensing platform dedicated toscanning thermal microscopy (SThM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Teyssieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 275, pp.109 - 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced thermo-mechanical characterization of organic materials by piezoresistive organic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.106-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4MH00165F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast fabrication process of low environmental impact MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.207-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.05.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydrodynamic force on microcantilever vibrations: applications to liquid-phase chemical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 192, pp.664-672. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.10.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and experimental validation of two potential resonant viscosity sensors in the kilohertz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Jakoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, 084005 (10 p.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/24/8/084005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency viscoelastic measurements of fluids based on microcantilever sensing: New modeling and experimental issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Youssry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 201, pp.230-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2013.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microcantilever: a Versatile Tool for Measuring the Rheological Properties of Complex Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amarouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, 719898 (9 p.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/719898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On‐chip characterization of the viscoelasticity of complex fluids using microcantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Youssry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, 125306 (10 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/23/12/125306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2031,3390 +2057,3390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur CMUT large bande pour la détection gazeuse : évaluation du champ de pression rayonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Digital Electronics Education: Integrating Sustainability Through Eco–Design, Modularity, and Circular Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Global Engineering Education Conference (EDUCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, London, France. pp.1-9, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+              <w:t xml:space="preserve">, Apr 2025, Londres, United Kingdom. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EDUCON62633.2025.11016478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of cMUT technologies : from materials and processes to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Microelectronic Test Structures ICMTS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fablab ready&amp;quot; 3D printed piezoelectric composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Atli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWPMA2020, 17. International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Pennsylvania State University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscopy (SThM) probes,</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ePiezoInk: Biocompatible piezoelectric inks for printed sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Tournade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thivillon Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Lapland, Finland</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371017v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ePiezoInk: Biocompatible piezoelectric inks for printed sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscopy (SThM) probes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Lapland, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484815v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Power Heating Platform for the Characterization and Calibration of Scanning Thermal Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danick Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vairac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xurography : Simple, low-cost and versatile fabrication process for organic MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoresistive transduction in organic cantilever resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Nanomechanical Sensing Workshop NMC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Madrid, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wire based and micromachined U_shaped cantilever devices for viscosity and mass density sensing for measurements in a frequency range of 100Hz to 100kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Voglhuber-Brunnmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hortschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stifter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Nanomechanical Cantilever Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Stanford, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fluid-structure interaction on microcantilever vibrations: applications to rheological fluid measurement and chemical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS-based Measurement of Rheological Fluid Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMA Conference Sensor+Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Rheological Fluid Properties using MEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Rheological characterization of complex fluid based on both analytical modelling and spectrum measurement of vibrating silicon microcantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanospain 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">The XVIth International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisbon, Portugal. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666635v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of complex fluid based on both analytical modelling and spectrum measurement of vibrating silicon microcantilevers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measurement of Rheological Fluid Properties using MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Amarouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVIth International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lisbon, Portugal. 1 page</w:t>
+              <w:t xml:space="preserve">Nanospain 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671619v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS-based Measurement of Rheological Fluid Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECI Conference on Biological and Pharmaceutical Complex Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Tomar, Portugal</w:t>
+              <w:t xml:space="preserve">Journées nationales du GDR Micro Nano-Systèmes Micro Nano-Fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505649v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid characterization using a vibrating microstructure - the future of (micro)rheology?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">MicRheo : Détermination des propriétés rhéologiques d'un fluide à l'aide d'un microlevier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Amarouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mechatronics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Linz, Austria. 5 p</w:t>
+              <w:t xml:space="preserve">J3N 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669797v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Wire-based Resonators for Viscosity Sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MEMS-based Measurement of Rheological Fluid Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Heidelberg, Germany. 7 p</w:t>
+              <w:t xml:space="preserve">ECI Conference on Biological and Pharmaceutical Complex Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Tomar, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716505v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS-based Measurement of Rheological Fluid Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Fluid characterization using a vibrating microstructure - the future of (micro)rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Jakoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR Micro Nano-Systèmes Micro Nano-Fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th Mechatronics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Linz, Austria. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716590v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicRheo : Détermination des propriétés rhéologiques d'un fluide à l'aide d'un microlevier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Study of Wire-based Resonators for Viscosity Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Jakoby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3N 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Heidelberg, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743799v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the rheological properties of Newtonian and non-Newtonian fluids using microcantilever deflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amarouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVIth International Congress on Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lisbon, Portugal. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microrhéologie avec des microleviers : Méthode pour la détermination des propriétés rhéologiques d'un fluide à l'aide d'une micropoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale SPI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microcantilever: a Versatile Tool for Measuring Fluid Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amarouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Nanomechanical Sensing 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can microcantilevers probe the high-frequency viscoelastic properties of fluids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Youssry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Nanomechanical Sensing 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dublin, Ireland. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicRheo : Détermination des propriétés rhéologiques d'un fluide à l'aide d'un microlevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amarouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J3N 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropoutres pour la Microrhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Youssry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Nationales du Réseau Doctoral en Micronanoélectronique JNRDM2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cachan, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicRheo : Détermination des propriétés rhéologiques d'un fluide à l'aide d'un microlevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amarouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J3N 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the European Rail Traffic Management System (ERTMS) for checking objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdeaud'Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of the European Rail Traffic Management System (ERTMS) for Checking Objectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, United States. pp.84-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090902-3-US-2007.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicRheo : Détermination des propriétés rhéologiques d'un fluide à l'aide d'un microlevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amarouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J3N 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5424,400 +5450,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband CMUT Sensor for Gas Detection: Evaluation of the Radiated Pressure Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUT (Micromachined Ultrasonic Transducer) international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact CMUT-Based Ultrasonic Gas Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for temperature calibration and comparison of Scanning Thermal Microscope (SThM) probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5827,241 +5853,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Simulation and Analysis of a LowTech Capacitive Micromachined Ultrasonic Transducer (CMUT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse pour bien démarrer avec la réalisation de transducteurs piézoélectriques en Sel de Rochelle (avec électrodes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Atli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretty Modular Symmetric Encryption (PMSE), compact algorithm for &amp;quot;embedded cryptography&amp;quot; with quite low computational cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6071,185 +6097,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement de microcapteurs intégrés de viscoélasticité de fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Bordeaux 1, 2013. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Autre. Université Sciences et Technologies - Bordeaux I, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013BOR14861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-00873929v1</w:t>
+                <w:t xml:space="preserve">tel-00873965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement de microcapteurs intégrés de viscoélasticité de fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre. Université Sciences et Technologies - Bordeaux I, 2013. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Bordeaux 1, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013BOR14861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-00873965v1</w:t>
+                <w:t xml:space="preserve">tel-00873929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6396,51 +6422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05550638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2024.3475348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125969v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noyel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Vaulx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atli Atilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14206132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trouillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sou&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Zgainski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Royet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Phong Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Teyssieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Heinrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MH00165F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.05.111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.10.106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heinisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Jakoby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/8/084005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.07.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/719898" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/287D23FD0F6CF14BA9F8638D4D4EE9ECE4CC9853/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilihamu Abudujiasuer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05540605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bravo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mart&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON62633.2025.11016478" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Tournade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivillon Oliva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nesser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Reichel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voglhuber-Brunnmaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hortschitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stifter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Darwiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Jabri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaud'Huy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090902-3-US-2007.00014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Euphrasie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Khan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Jabri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilihamu Abudujiasuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2026.3680024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2024.3475348" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noyel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antouly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Vaulx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atli Atilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14206132" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sou&#234;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Zgainski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Royet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112483" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Phong Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Teyssieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Heinrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MH00165F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.05.111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.10.106" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heinisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Jakoby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/8/084005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.07.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/719898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/287D23FD0F6CF14BA9F8638D4D4EE9ECE4CC9853/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05540605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bravo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mart&#237;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON62633.2025.11016478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Tournade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivillon Oliva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Reichel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voglhuber-Brunnmaier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hortschitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stifter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795353v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Darwiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Jabri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaud'Huy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090902-3-US-2007.00014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Euphrasie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Khan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Jabri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR14861" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>