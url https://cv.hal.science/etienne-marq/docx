--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0B0F824"/>
+    <w:nsid w:val="D4AC9E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="409848F5"/>
+    <w:nsid w:val="C1C7B0BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="721111B5"/>
+    <w:nsid w:val="07721D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D6D2290"/>
+    <w:nsid w:val="5F1EE804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CAC9B99F"/>
+    <w:nsid w:val="1DAC6AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="90006697"/>
+    <w:nsid w:val="1DF9EAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="34E2B7A7"/>
+    <w:nsid w:val="254BFF28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6F9ED2D1"/>
+    <w:nsid w:val="C1F393E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CE418528"/>
+    <w:nsid w:val="39F5AB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="117B73FA"/>
+    <w:nsid w:val="E4DB27BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>