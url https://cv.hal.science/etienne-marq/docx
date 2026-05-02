--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4AC9E94"/>
+    <w:nsid w:val="BF74C425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C1C7B0BC"/>
+    <w:nsid w:val="D7B86A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07721D83"/>
+    <w:nsid w:val="21810B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F1EE804"/>
+    <w:nsid w:val="87FEADD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DAC6AE7"/>
+    <w:nsid w:val="9E23125F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1DF9EAD4"/>
+    <w:nsid w:val="98388C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="254BFF28"/>
+    <w:nsid w:val="4611FCD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C1F393E4"/>
+    <w:nsid w:val="F58ADF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="39F5AB6C"/>
+    <w:nsid w:val="554DB277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E4DB27BE"/>
+    <w:nsid w:val="4FD8F902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>