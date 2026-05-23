--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF74C425"/>
+    <w:nsid w:val="5B47D642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D7B86A2D"/>
+    <w:nsid w:val="3A1FDA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21810B9B"/>
+    <w:nsid w:val="B9ECB38A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="87FEADD9"/>
+    <w:nsid w:val="69BC9F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9E23125F"/>
+    <w:nsid w:val="CB6EFCCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="98388C32"/>
+    <w:nsid w:val="45653A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4611FCD2"/>
+    <w:nsid w:val="EB48651B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F58ADF8D"/>
+    <w:nsid w:val="E6FBBD2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="554DB277"/>
+    <w:nsid w:val="4CF5239C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4FD8F902"/>
+    <w:nsid w:val="FF024D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>