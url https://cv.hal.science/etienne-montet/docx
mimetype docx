--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1,52 +1,1386 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Montet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche à UniLaSalle Beauvais (Unité Transformations & Agroressources - ULR 7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-montet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille actuellement en tant que chargé de recherche au sein de la plateforme ozone (LaSalle O3) de l'Institut Polytechnique UniLaSalle, Beauvais.Mes recherches sont tournées vers les différentes voies de valorisation de la biomasse lignocellulosique en chimie et matériaux, en particulier par des procédés oxydatifs.J'ai un intérêt particulier pour la forêt et le bois, étant forestier landais et ayant pu évoluer au sein du pôle de compétitivité Xylofutur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen production by photoreforming of carbohydrates catalyzed using gold-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quéhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-conventional enzymes and ozone to extract polysaccharidic hemicelluloses from bleached pulp for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limantour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Mzibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorien Jeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation green bleaching processes using ozone stages - comparison with conventional bleaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ozone Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle Beauvais, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of high quality cellulosic pulp with air and water to replace polluting chlorine chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper &amp; Beyond (Blue Skye Award contest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepi, Nov 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone for a sustainable production of cellulosic fibers in pulp bleach plants - A full-closure of the water recycling loop is possible with no more chlorine pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Sustainability Science &amp; Engineering (ICOSSE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Chemical Engineers, Sep 2021, Virtual conference (Covid), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explanation for the better brightness stability obtained for ozone bleached pulps - a UV resonance Raman spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Isaza Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Wood, Fiber and Pulping Chemistry - ISWFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradations of kraft pulp carbohydrates molar mass distributions and their consequences on fibres strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt : un gisement privilégié et durable de molécules biosourcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://new.societechimiquedefrance.fr/numero/n484-485-mai-2023-juin-2023/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of high quality cellulosic pulp by a chlorine-free ozone-based process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition (e-EUBCE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of UV resonance Raman spectroscopy for assessing the brightness stability of ozone TCF bleached pulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Isaza Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.605-613. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf-2019-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId31"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Etienne Montet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargé de recherche à UniLaSalle Beauvais (Unité ECLORE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">etienne-montet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je travaille actuellement en tant que chargé de recherche au sein de la plateforme ozone (LaSalle O3) de l'Institut Polytechnique UniLaSalle, Beauvais.Mes recherches sont tournées vers les différentes voies de valorisation de la biomasse lignocellulosique en chimie et matériaux, en particulier par des procédés oxydatifs.J'ai un intérêt particulier pour la forêt et le bois, étant forestier landais et ayant pu évoluer au sein du pôle de compétitivité Xylofutur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen production by photoreforming of carbohydrates catalyzed using gold-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Pourceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Quéhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining non-conventional enzymes and ozone to extract polysaccharidic hemicelluloses from bleached pulp for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limantour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Mzibri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Pourceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2025, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New generation green bleaching processes using ozone stages - comparison with conventional bleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Ozone Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniLaSalle Beauvais, Mar 2022, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of high quality cellulosic pulp with air and water to replace polluting chlorine chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper &amp; Beyond (Blue Skye Award contest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cepi, Nov 2021, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozone for a sustainable production of cellulosic fibers in pulp bleach plants - A full-closure of the water recycling loop is possible with no more chlorine pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Congress on Sustainability Science &amp; Engineering (ICOSSE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Chemical Engineers, Sep 2021, Virtual conference (Covid), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An explanation for the better brightness stability obtained for ozone bleached pulps - a UV resonance Raman spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Isaza Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Symposium on Wood, Fiber and Pulping Chemistry - ISWFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Tokyo, Sep 2019, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical degradations of kraft pulp carbohydrates molar mass distributions and their consequences on fibres strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt : un gisement privilégié et durable de molécules biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimie et bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://new.societechimiquedefrance.fr/numero/n484-485-mai-2023-juin-2023/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of high quality cellulosic pulp by a chlorine-free ozone-based process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Biomass Conference and Exhibition (e-EUBCE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of UV resonance Raman spectroscopy for assessing the brightness stability of ozone TCF bleached pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Isaza Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (6), pp.605-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2019-0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +1441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14286C33"/>
+    <w:nsid w:val="B5070F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>