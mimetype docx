--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -141,7012 +141,7285 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser une situation de triage en accès direct : une traduction didactique du raisonnement clinique en kinésithérapie</w:t>
+                <w:t xml:space="preserve">Proposition de cinq activités professionnelles confiables socles pour évaluer les compétences des étudiants français en kinésithérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étienne Panchout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Omer Dyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pmed/2025023⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493834v1</w:t>
+                <w:t xml:space="preserve">hal-05532703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle dynamique et un processus éditorial renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Audétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2026001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de cinq activités professionnelles confiables socles pour évaluer les compétences des étudiants français en kinésithérapie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Launay</w:t>
+                <w:t xml:space="preserve">Modéliser une situation de triage en accès direct : une traduction didactique du raisonnement clinique en kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Étienne Panchout</w:t>
+                <w:t xml:space="preserve">Joseph Omer Dyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2025024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532703v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et utilisation d’un test de concordance de script pour évaluer la capacité de triage en situation d’accès direct des étudiants en fin de formation en kinésithérapie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examen clinique objectif structuré (ECOS) en kinésithérapie en France : conception d’un blueprint en lien avec le concept d’activité professionnelle confiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Panchout</w:t>
+                <w:t xml:space="preserve">Michaël Duveau Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.10.007⟩</w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (3), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988285v1</w:t>
+                <w:t xml:space="preserve">hal-05555194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentes des médecins généralistes vis-à-vis des kinésithérapeutes libéraux : une étude Delphi sur la communication interprofessionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et utilisation d’un test de concordance de script pour évaluer la capacité de triage en situation d’accès direct des étudiants en fin de formation en kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, [available online], 8 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.08.003⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (278), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253482v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a script concordance test in hand rehabilitation: Methodological process and preliminary validation results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il une correspondance entre la priorisation des attentes des patients atteints de troubles musculosquelettiques et les représentations de ces attentes par les kinésithérapeutes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pakhomova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duveau Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hansur.2025.102233⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (279), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220394v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une correspondance entre la priorisation des attentes des patients atteints de troubles musculosquelettiques et les représentations de ces attentes par les kinésithérapeutes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prescription d’aide technique à la marche aux personnes âgées par les masseurs-kinésithérapeutes : apports de la didactique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Champdavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (279), pp.47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.075⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (279), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988759v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription d’aide technique à la marche aux personnes âgées par les masseurs-kinésithérapeutes : apports de la didactique professionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a script concordance test in hand rehabilitation: Methodological process and preliminary validation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Apaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Branchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.029⟩</w:t>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (5), pp.102233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hansur.2025.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988755v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the concept of advanced practice in physiotherapy for global model development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attentes des médecins généralistes vis-à-vis des kinésithérapeutes libéraux : une étude Delphi sur la communication interprofessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalit Braem</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Delphine Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physio.2025.101846⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [available online], 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378758v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle communication interprofessionnelle entre les masseurs-kinésithérapeutes libéraux et les médecins généralistes ? Apports d’une recherche par méthode Delphi modifiée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clarifying the concept of advanced practice in physiotherapy for global model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalit Braem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Faure</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Reychler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.031⟩</w:t>
+              <w:t xml:space="preserve">Physiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physio.2025.101846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988757v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle communication interprofessionnelle entre le masseur-kinésithérapeute et le médecin généraliste en situation d’accès direct ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quelle communication interprofessionnelle entre les masseurs-kinésithérapeutes libéraux et les médecins généralistes ? Apports d’une recherche par méthode Delphi modifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (279), p. 67. </w:t>
+              <w:t xml:space="preserve">, 2025, Journées francophones de Kinésithérapie 2025, 25 (279), pp.95-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988758v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique avancée en kinésithérapie. Qu’en pensent les kinésithérapeutes ? Analyse de 21 entretiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quelle communication interprofessionnelle entre le masseur-kinésithérapeute et le médecin généraliste en situation d’accès direct ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sidoisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (268), pp.6-14. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (279), p. 67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2023.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988317v1</w:t>
+                <w:t xml:space="preserve">hal-04988758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique professionnelle, analyse du travail, analyse de l’activité des étudiants et des professionnels de santé : un large champ de recherche en éducation à investir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pratique avancée en kinésithérapie. Qu’en pensent les kinésithérapeutes ? Analyse de 21 entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph-Omer Dyer</w:t>
+                <w:t xml:space="preserve">Charlotte Sidoisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (268), pp.6-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2024011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988288v1</w:t>
+                <w:t xml:space="preserve">hal-04988317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIFEM 2022, version grand cru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Didactique professionnelle, analyse du travail, analyse de l’activité des étudiants et des professionnels de santé : un large champ de recherche en éducation à investir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sebri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Demeester</w:t>
+                <w:t xml:space="preserve">Joseph-Omer Dyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (4), pp.177-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pmed/2022039⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2024011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988307v1</w:t>
+                <w:t xml:space="preserve">hal-04988288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de thèse. “La modélisation de la structure conceptuelle du triage par raisonnement clinique en situation d’accès direct du kinésithérapeute et les rôles sociaux de diagnostics d’exclusion, d’inclusion et d’orientation”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Panchout</w:t>
+                <w:t xml:space="preserve">SIFEM 2022, version grand cru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demeester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.9020⟩</w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.177-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2022039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988310v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle maquette de formation en kinésithérapie de l’École universitaire de Kinésithérapie Centre-Val de Loire à l’Université d’Orléans : dispositifs pédagogiques et perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résumé de thèse. “La modélisation de la structure conceptuelle du triage par raisonnement clinique en situation d’accès direct du kinésithérapeute et les rôles sociaux de diagnostics d’exclusion, d’inclusion et d’orientation”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.05.010⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988301v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collaborations interprofessionnelles des kinésithérapeutes : état des lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nouvelle maquette de formation en kinésithérapie de l’École universitaire de Kinésithérapie Centre-Val de Loire à l’Université d’Orléans : dispositifs pédagogiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pierru-Chantenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yadira Ibarguen Vargas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Doury-Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (262), pp.3-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (253), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988294v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser l’horizon avec la simulation au service de la formation en kinésithérapie : place à la subjectivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les collaborations interprofessionnelles des kinésithérapeutes : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadira Ibarguen Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doury Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pmed/2023016⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (262), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988287v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès direct au masseur-kinésithérapeute : l’avis des usagers du système de santé français. Étude exploratoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Langlais</w:t>
+                <w:t xml:space="preserve">Dépasser l’horizon avec la simulation au service de la formation en kinésithérapie : place à la subjectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2019.09.009⟩</w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2023016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988281v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation complexe de la maquette de formation de masseur-kinésithérapeute : un outil de compréhension et de support à l’organisation pédagogique universitaire de la formation en masso-kinésithérapie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Doury Panchout</w:t>
+                <w:t xml:space="preserve">Accès direct au masseur-kinésithérapeute : l’avis des usagers du système de santé français. Étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hery-Goisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kamin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+                <w:t xml:space="preserve">Léo Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (214), pp.12-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (216), pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2019.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04988297v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès direct en masso-kinésithérapie : une mise en évidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Panchout</w:t>
+                <w:t xml:space="preserve">Modélisation complexe de la maquette de formation de masseur-kinésithérapeute : un outil de compréhension et de support à l’organisation pédagogique universitaire de la formation en masso-kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doury Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (194), pp.19. </w:t>
+              <w:t xml:space="preserve">, 2019, 19 (214), pp.12-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988327v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence des pathologies rencontrées en kinésithérapie libérale : un outil pour repenser l’enseignement en kinésithérapie ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Coulliandre</w:t>
+                <w:t xml:space="preserve">L’accès direct en masso-kinésithérapie : une mise en évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (194), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévalence des pathologies rencontrées en kinésithérapie libérale : un outil pour repenser l’enseignement en kinésithérapie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doury-Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Coulliandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (192), pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kine.2017.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès direct : et maintenant, c’est vous qui décidez !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment certifier une expertise (en kinésithérapie vestibulaire) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone des étudiants en kinésithérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Congrès de la SFFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFFRV, Apr 2026, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18772.16004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532892v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail prescrit Vs travail réel et insécurité des étudiants : et si on s’ajustait !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment choisir sa prochaine formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de pédagogie en santé de l'océan indien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de Thérapie Manuelle Orthopédique JTMO2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OMT FRANCE, Mar 2026, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32288.65282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378756v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminuer l’écart entre le travail prescrit et le travail réel : comment la didactique professionnelle peut-elle faire évoluer les formations en santé ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accès direct : et maintenant, c’est vous qui décidez !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ehret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie des Sciences de la Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès international francophone des étudiants en kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136968v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordance entre l’évaluation initiale et finale en accès direct en kinésithérapie : analyse de la fiabilité de l’intuition clinique des praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Raigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Rangstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de kinésithérapies 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Apr 2025, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium « Quel accompagnement à la professionnalisation dans la formation en MK ? » La transposition didactique au chevet de l'accompagnement à la professionnalisation des étudiants kinésithérapeutes : former au nouveau rôle social d'acteur de soins primaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diminuer l’écart entre le travail prescrit et le travail réel : comment la didactique professionnelle peut-elle faire évoluer les formations en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ehret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du RUMEF Evaluer et se professionnaliser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie des Sciences de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Internationale Francophone d'Education Médicale (SIFEM), May 2025, Orléans, France. pp.S16-S17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395004v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec l'accès direct, le physiothérapeute devient un acteur de soins primaires !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Travail prescrit Vs travail réel et insécurité des étudiants : et si on s’ajustait !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Physio Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Geneve (Cern), Switzerland</w:t>
+              <w:t xml:space="preserve">2ème congrès de pédagogie en santé de l'océan indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU Réunion; Université de la Réunion, Nov 2025, Réunion Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000130v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer par la simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale en simulation L'évaluation des compétences par la simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium santé Centre-Val de Loire, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités professionnelles confiables pour évaluer les compétences. Un nouveau gadget pédagogique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Avec l'accès direct, le physiothérapeute devient un acteur de soins primaires !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des formateurs en IFMK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRES Alençon, Mar 2025, Alençon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique Physio Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Geneve (Cern), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992423v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès direct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Symposium « Quel accompagnement à la professionnalisation dans la formation en MK ? » La transposition didactique au chevet de l'accompagnement à la professionnalisation des étudiants kinésithérapeutes : former au nouveau rôle social d'acteur de soins primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifiqiue de l'IFMK de Vichy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFMK Vichy, Dec 2025, Vichy, France</w:t>
+              <w:t xml:space="preserve">Colloque du RUMEF Evaluer et se professionnaliser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Universités préparant aux Métiers de la Formation (RUMEF), Dec 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429886v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de vue et perspectives, formation et recherche en sciences de la rééducation et réadaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les activités professionnelles confiables pour évaluer les compétences. Un nouveau gadget pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche des sciences paramédicales et maÎeutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Journées des formateurs en IFMK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRES Alençon, Mar 2025, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988462v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'université peut-elle bien former les cliniciens ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Points de vue et perspectives, formation et recherche en sciences de la rééducation et réadaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">1ère journée de recherche des sciences paramédicales et maÎeutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988522v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel accès direct et pourquoi ? Le kinésithérapeute de demain : rôle clé dans les soins primaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accès direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée scientifiqiue de l'IFMK de Vichy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFMK Vichy, Dec 2025, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988519v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééducation et reprise de la mobilité chez les ainés après une chute</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L'université peut-elle bien former les cliniciens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duveau</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du bien vieillir Prévention des chutes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Vendome, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988533v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collaborations interprofessionnelles des physiothérapeutes français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Forum international francophone de pédagogie des sciences de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il valide d'utiliser les tests de concordance de script pour comparer deux populations hétérogènes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rééducation et reprise de la mobilité chez les ainés après une chute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé (2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum du bien vieillir Prévention des chutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Vendome, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04988497v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former en situation d’incertitude par une simulation de type « chambre des erreurs » : une proposition concernant la chute de la personne âgée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quel accès direct et pourquoi ? Le kinésithérapeute de demain : rôle clé dans les soins primaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Entretiens de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988494v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche qualité de l'expérimentation d'un programme de formation en kinésithérapie à l'Université d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque qualité G3 La qualité dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’une unité d’enseignement à l’accès direct en kinésithérapie selon le modèle de conception de cours intégré de Fink à l’université d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque qualité G3 La qualité dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'activités professionnelles confiables en pédicurie- podologie : Résultats d’une recherche action participative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Est-il valide d'utiliser les tests de concordance de script pour comparer deux populations hétérogènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lanuza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2024016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988547v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les activités professionnelles confiables peuvent aider à la construction des programmes de simulation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Former en situation d’incertitude par une simulation de type « chambre des erreurs » : une proposition concernant la chute de la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la SoFraSimS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988505v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation au triage par raisonnement clinique en physiothérapie selon une échelle de préoccupation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment les activités professionnelles confiables peuvent aider à la construction des programmes de simulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Forum international francophone de pédagogie des sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la SoFraSimS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988483v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche projet en vue de l'universitarisation de la formation de pédicure‐podologue à l’Université d'Orléans en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Développement d'activités professionnelles confiables en pédicurie- podologie : Résultats d’une recherche action participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lanuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Couture</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque qualité G3 La qualité dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988527v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les compétences en stage après un tour d’horizon des pratiques pédagogiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Formation au triage par raisonnement clinique en physiothérapie selon une échelle de préoccupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Demeester,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone d'éducation médicale de pédagogie des sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">9ème Forum international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988534v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test de concordance de script : un outil d'évaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Démarche projet en vue de l'universitarisation de la formation de pédicure‐podologue à l’Université d'Orléans en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lanuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème congrès de la Société française de chirurgie de la main</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque qualité G3 La qualité dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988516v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité de triage par raisonnement clinique en accès direct : apport de la didactique professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le test de concordance de script : un outil d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées francophones de kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">60ème congrès de la Société française de chirurgie de la main</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988478v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collaborations interprofessionnelles des kinésithérapeutes : état des lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer les compétences en stage après un tour d’horizon des pratiques pédagogiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demeester,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone d'éducation médicale de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988488v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique avancée et l'accès direct : une opportunité d'amélioration du système de santé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Capacité de triage par raisonnement clinique en accès direct : apport de la didactique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée universitaire de l'Université de Strasbourg. Infirmiers en partiques avancées. Chroniques d'un changement annoncé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9ème Journées francophones de kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988487v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès direct aux kinésithérapeutes : modélisation de la capacité de triage par raisonnement clinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les collaborations interprofessionnelles des kinésithérapeutes : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988486v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les compétences : avec quoi, quand et pourquoi ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La pratique avancée et l'accès direct : une opportunité d'amélioration du système de santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès de pédagogie en santé de l'Océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Saint Pierre de la Réunion, France</w:t>
+              <w:t xml:space="preserve">Journée universitaire de l'Université de Strasbourg. Infirmiers en partiques avancées. Chroniques d'un changement annoncé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988480v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison de Maurice : une &amp;quot;chambre des erreurs&amp;quot; mobile pour apprendre et mieux vieillir</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L'accès direct aux kinésithérapeutes : modélisation de la capacité de triage par raisonnement clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Vieillissement et Maintien de l'Autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988476v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le professionnel de santé paramédical comme un acteur de soins primaires : enjeux éducationnels, scientifiques et professionnels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluer les compétences : avec quoi, quand et pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'innovation de l'Institut de formation régional en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Alençon, France</w:t>
+              <w:t xml:space="preserve">1er Congrès de pédagogie en santé de l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Saint Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988493v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les opinions, ressentis et avis des kinésithérapeutes sur l’accès direct en kinésithérapie Analyse de 21 entretiens semi-directifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La Maison de Maurice : une &amp;quot;chambre des erreurs&amp;quot; mobile pour apprendre et mieux vieillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massay Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Vieillissement et Maintien de l'Autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988396v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès direct et raisonnement diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Penser le professionnel de santé paramédical comme un acteur de soins primaires : enjeux éducationnels, scientifiques et professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collège de la masso-kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'innovation de l'Institut de formation régional en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988424v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'innovation pédagogique à la révision curriculaire : comment implanter une réforme avec succès ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Questionner les opinions, ressentis et avis des kinésithérapeutes sur l’accès direct en kinésithérapie Analyse de 21 entretiens semi-directifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derouané Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988435v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication professionnelle et le raisonnement collaboratif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les activités professionnelles confiables pour évaluer les compétences en kinésithérapie : une première en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doury-Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la thérapie manuelle orthopédique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988427v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les opinions, ressentis et avis des kinésithérapeutes sur l’accès à la recherche et au doctorat Analyse de 20 entretiens semi-directifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Apprentissage du raisonnement clinique : regards croisés de plusieurs professions de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Audétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nendaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'AMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988421v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure conceptuelle du triage par raisonnement clinique en accès direct en kinésithérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le raisonnement clinique : la clé de l'enseignement en kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque pour la recherche en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">11ème journées nationales de travail des formateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988454v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raisonnement clinique : la clé de l'enseignement en kinésithérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Communication professionnelle et le raisonnement collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journées nationales de travail des formateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées de la thérapie manuelle orthopédique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988439v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du raisonnement clinique : regards croisés de plusieurs professions de santé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la structure conceptuelle du triage par raisonnement clinique en accès direct en kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème colloque pour la recherche en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988392v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités professionnelles confiables pour évaluer les compétences en kinésithérapie : une première en France.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">De l'innovation pédagogique à la révision curriculaire : comment implanter une réforme avec succès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988400v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maquette de formation expérimentale pour les étudiants en kinésithérapie en France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Questionner les opinions, ressentis et avis des kinésithérapeutes sur l’accès à la recherche et au doctorat Analyse de 20 entretiens semi-directifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Belliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988465v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collaborations interprofessionnelles des kinésithérapeutes français.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accès direct et raisonnement diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Doury-Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque du Collège de la masso-kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988450v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès direct et prise de décision en physiothérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les collaborations interprofessionnelles des kinésithérapeutes français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph-Omer Dyer</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejla Memic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadira Ibarguen Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doury-Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de Montréal sur le raisonnement clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988471v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen clinique objectif structuré (ECOS) en kinésithérapie en France : présentation d'un blueprint en lien avec le concept des activités professionnelles confiables.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Une maquette de formation expérimentale pour les étudiants en kinésithérapie en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doury-Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Belliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988472v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous cherchez un sujet de recherche utile et producteur de savoirs savants : la didactique professionnelle est là pour vous !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accès direct et prise de décision en physiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Omer Dyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale de Montréal sur le raisonnement clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988470v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure conceptuelle du triage par raisonnement clinique en accès direct en kinésithérapie : une modélisation au service de la pédagogie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Examen clinique objectif structuré (ECOS) en kinésithérapie en France : présentation d'un blueprint en lien avec le concept des activités professionnelles confiables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988431v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les opinions, ressentis et avis des kinésithérapeutes sur la création du métier d’aide kinésithérapeute Analyse de 24 entretiens semi-directifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vous cherchez un sujet de recherche utile et producteur de savoirs savants : la didactique professionnelle est là pour vous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988423v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le triage par raisonnement clinique en accès direct des kinésithérapeutes au cœur du débat sur l'identité professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structure conceptuelle du triage par raisonnement clinique en accès direct en kinésithérapie : une modélisation au service de la pédagogie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de Montréal sur le raisonnement clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988445v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les opinions, ressentis et avis des kinésithérapeutes sur les pratiques avancées en kinésithérapie Analyse de 22 entretiens semi-directifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sidoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle maquette de formation en 7 blocs de compétences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le triage par raisonnement clinique en accès direct des kinésithérapeutes au cœur du débat sur l'identité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de la kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, On Line, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale de Montréal sur le raisonnement clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988375v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du dispositif de formation en masso-kinésithérapie en France : genèse de la création d'nouveau curriculum de formation à l'Université d'Orléans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Questionner les opinions, ressentis et avis des kinésithérapeutes sur la création du métier d’aide kinésithérapeute Analyse de 24 entretiens semi-directifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque qualité G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988370v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raisonnement clinique du masseur kinésithérapeute : raisonnement analytique ou/et raisonnement intuitif ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle maquette de formation en 7 blocs de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de la kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988353v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Concepts and Doubt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Amélioration du dispositif de formation en masso-kinésithérapie en France : genèse de la création d'nouveau curriculum de formation à l'Université d'Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pestiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of the Europe Region World Physiotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Europe Region of World Physiotherapy, Sep 2020, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Colloque qualité G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988345v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum de formation et accès direct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le raisonnement clinique du masseur kinésithérapeute : raisonnement analytique ou/et raisonnement intuitif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Belliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988366v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la compétence au service de la pédagogie et de l'ingénierie en kinésithérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Curriculum de formation et accès direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Belliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988360v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct access in physiotherapy : an evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pragmatic Concepts and Doubt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pestiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Congress of the Europe Region World Physiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europe Region of World Physiotherapy, Sep 2020, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation de la compétence au service de la pédagogie et de l'ingénierie en kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct access in physiotherapy : an evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Panchout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international francophone des étudiants en physiothérapie et kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7156,275 +7429,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former le kinésithérapeute/physiothérapeute comme acteur de soins primaires !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sejla Memic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités professionnelles confiables en kinésithérapie/physiothérapie : analyse après deux ans d’implémentation en formation initiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone d'éducation médicale de pédagogie des sciences de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à la sphère maxillo-faciale améliore l'examen clinique face à une cervicalgie commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone de Kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7434,114 +7707,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de la structure conceptuelle du triage par raisonnement clinique en situation d’accès direct du kinésithérapeute et les rôles sociaux de diagnostics d’exclusion, d’inclusion et d’orientation. Résultats de recherche et recommandations. La kinésithérapie devient par l’identification et la formation à de nouveaux savoirs experts une profession médicale à compétences définies au service de l’accès aux soins, de la qualité des soins et de la sécurité des patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paul Valéry - Montpellier 3, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03811381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7609,51 +7882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="187F9FFF"/>
+    <w:nsid w:val="6E276980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7840,51 +8113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-panchout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2636-2651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Panchout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Omer Dyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Aud&#233;tat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2026001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Panchout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.08.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Apaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Branchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2025.102233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pakhomova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Champdavoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Braem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fourr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reychler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physio.2025.101846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gendron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sidoisne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.12.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Omer Dyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sebri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demeester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2022039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Belliot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Miguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pierru-Chantenay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Doury-Panchout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.05.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Ibarguen Vargas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Doury Panchout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.11.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hery-Goisnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoarau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Desneux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Langlais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.09.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kamin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.05.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FKVJCLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.11.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Coulliandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.09.071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Teisseire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ehret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Raigneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rangstrom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Colas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LKF6DCPR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988547v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saillant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branchu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lanuza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couture" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demeester," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massay Girouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derouan&#233; Mathilde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988454v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988392v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nendaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejla Memic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pestiaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988366v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pilon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03811381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-panchout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2636-2651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Panchout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Aud&#233;tat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2026001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Omer Dyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Panchout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.10.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pakhomova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Champdavoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Apaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Branchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2025.102233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.08.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Braem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fourr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reychler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physio.2025.101846" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gendron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sidoisne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.12.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Omer Dyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sebri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demeester" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2022039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Belliot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Miguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pierru-Chantenay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Doury-Panchout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.05.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadira Ibarguen Vargas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Doury Panchout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.11.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hery-Goisnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoarau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Desneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kamin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.05.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FKVJCLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.11.032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Coulliandre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.09.071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18772.16004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32288.65282" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Raigneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rangstrom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Colas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Teisseire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ehret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Aubry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LKF6DCPR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saillant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branchu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lanuza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couture" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demeester," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988476v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massay Girouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derouan&#233; Mathilde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nendaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988424v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejla Memic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pestiaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988360v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988500v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988381v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pilon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03811381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>